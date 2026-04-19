--- v0 (2026-03-24)
+++ v1 (2026-04-19)
@@ -363,295 +363,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-circulation of viral and bacterial diseases in the field: Insights from symptom observation and detection of two rice pathogens</w:t>
+                <w:t xml:space="preserve">Summary of taxonomy changes ratified by the International Committee on Taxonomy of Viruses from the Plant Viruses Subcommittee, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Billard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Bangratz</w:t>
+                <w:t xml:space="preserve">Luisa Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abalo Itolou Kassankogno</w:t>
+                <w:t xml:space="preserve">Peter Abrahamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonsiri Saengram</w:t>
+                <w:t xml:space="preserve">Wenxia An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul Kader Guigma</w:t>
+                <w:t xml:space="preserve">Miguel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José T Ascencio-Ibañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-025-03151-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (7), pp.002114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.002114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512009v1</w:t>
+                <w:t xml:space="preserve">hal-05190019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary of taxonomy changes ratified by the International Committee on Taxonomy of Viruses from the Plant Viruses Subcommittee, 2025</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-circulation of viral and bacterial diseases in the field: Insights from symptom observation and detection of two rice pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Abrahamian</w:t>
+                <w:t xml:space="preserve">Estelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenxia An</w:t>
+                <w:t xml:space="preserve">Abalo Itolou Kassankogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Aranda</w:t>
+                <w:t xml:space="preserve">Phonsiri Saengram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José T Ascencio-Ibañez</w:t>
+                <w:t xml:space="preserve">Abdoul Kader Guigma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106 (7), pp.002114. </w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.002114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-025-03151-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190019v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives aux néonicotinoïdes en culture de betterave : les avancées de la recherche</w:t>
               </w:r>
@@ -1158,295 +1158,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the rice yellow mottle disease in western Burkina Faso: Epidemic monitoring, spatio-temporal variation of viral diversity, and pathogenicity in a disease hotspot</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic diversity and epidemic histories of rice yellow mottle virus in Ghana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Barro</w:t>
+                <w:t xml:space="preserve">Emmanuel Gilbert Omiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drissa Sérémé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Bangratz</w:t>
+                <w:t xml:space="preserve">Maxwell Darko Asante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issa Wonni</w:t>
+                <w:t xml:space="preserve">Valentin Stanislas Edgar Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen Oppong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Elohor Ifie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ve/vead049⟩</w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 329, pp.199106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2023.199106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702593v1</w:t>
+                <w:t xml:space="preserve">hal-04103331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and epidemic histories of rice yellow mottle virus in Ghana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxwell Darko Asante</w:t>
+                <w:t xml:space="preserve">Dynamics of the rice yellow mottle disease in western Burkina Faso: Epidemic monitoring, spatio-temporal variation of viral diversity, and pathogenicity in a disease hotspot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Stanislas Edgar Traoré</w:t>
+                <w:t xml:space="preserve">Mariam Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allen Oppong</w:t>
+                <w:t xml:space="preserve">Drissa Sérémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Elohor Ifie</w:t>
+                <w:t xml:space="preserve">Issa Wonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 329, pp.199106. </w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.vead049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2023.199106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ve/vead049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103331v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid evolution of an RNA virus to escape recognition by a rice nucleotide-binding and leucine-rich repeat domain immune receptor</w:t>
               </w:r>
@@ -2643,64 +2643,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tollenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Wonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Ndougonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3130,291 +3130,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of rice yellow mottle virus in eastern Uganda: Recent and singular interplay between strains in East Africa and in Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The biogeography of viral emergence: rice yellow mottle virus as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pinel-Galzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Ochola</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yacouba Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2014.09.004⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.7 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2014.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522303v1</w:t>
+                <w:t xml:space="preserve">hal-01522307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biogeography of viral emergence: rice yellow mottle virus as a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence of rice yellow mottle virus in eastern Uganda: Recent and singular interplay between strains in East Africa and in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Ochola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souley Issaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolarinosy Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pinel-Galzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Ndikumana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10, pp.7 - 13. </w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 195, pp.64 - 72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2014.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2014.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522307v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Report of Rice stripe necrosis virus Infecting Rice in Benin</w:t>
               </w:r>
@@ -3770,286 +3770,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01521875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Report of Rice yellow mottle virus on Rice in the Democratic Republic of Congo</w:t>
+                <w:t xml:space="preserve">Molecular diversity of Rice grassy stunt virus in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Gabriel Hubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Pinel-Galzi</w:t>
+                <w:t xml:space="preserve">Hoang-Anh Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dibwe</w:t>
+                <w:t xml:space="preserve">Doan-Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cinyabuguma</w:t>
+                <w:t xml:space="preserve">Sandrine Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kaboré</w:t>
+                <w:t xml:space="preserve">Thanh-Duc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Vien Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virus Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (2), pp.383-386</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522309v1</w:t>
+                <w:t xml:space="preserve">hal-01522123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular diversity of Rice grassy stunt virus in Vietnam</w:t>
+                <w:t xml:space="preserve">First Report of Rice yellow mottle virus on Rice in the Democratic Republic of Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang-Anh Ta</w:t>
+                <w:t xml:space="preserve">Judith Gabriel Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pinel-Galzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doan-Phuong Nguyen</w:t>
+                <w:t xml:space="preserve">D. Dibwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Causse</w:t>
+                <w:t xml:space="preserve">E. Cinyabuguma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Duc Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vinh-Vien Ngo</w:t>
+                <w:t xml:space="preserve">A. Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Genes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97 (12), pp.1664 - 1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/pdis-06-13-0650-pdn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522123v1</w:t>
+                <w:t xml:space="preserve">hal-01522309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Report of Rice yellow mottle virus on Rice in Burundi</w:t>
               </w:r>
@@ -4949,282 +4949,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the eIF(iso)4G translation initiation factor confer high resistance of rice to Rice yellow mottle virus.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Albar</w:t>
+                <w:t xml:space="preserve">Emergence of a resistance breaking isolate of Rice yellow mottle virus during serial inoculations is due to a single substitution in the genome-linked viral protein VPg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pinel-Galzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bangratz-Reyser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+                <w:t xml:space="preserve">Anne Bersoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Ndjiondjop</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Siré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 87 (5), pp.1369-1373</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164214v1</w:t>
+                <w:t xml:space="preserve">hal-01522142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of a resistance breaking isolate of Rice yellow mottle virus during serial inoculations is due to a single substitution in the genome-linked viral protein VPg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations in the eIF(iso)4G translation initiation factor confer high resistance of rice to Rice yellow mottle virus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Albar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bangratz-Reyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Pinel-Galzi</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ndjiondjop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bersoult</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monty Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (3), pp.417-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2006.02792.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522142v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal point mutations of the capsid modify the serotype of Rice yellow mottle virus.</w:t>
               </w:r>
@@ -7286,90 +7286,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular epidemiology of Rice yellow mottle virus at local scale: incidence, diversity and dynamics in western Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Poulicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drissa Sérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Wonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
@@ -9072,51 +9072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Poulicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbolarinosy Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9224,51 +9224,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71887B13"/>
+    <w:nsid w:val="B4F303FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9455,51 +9455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eugenie-hebrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2128-1302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067271561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9328-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519775v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sol&#237;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brugo Carivali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luciani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00598-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Itolou Kassankogno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonsiri Saengram" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Kader Guigma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-025-03151-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rubino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abrahamian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxia An" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Aranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; T Ascencio-Iba&#241;ez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002114" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wnw33k3je" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05320192v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Sol&#237;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bangratz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Brugo Carivali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Luciani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Ndikumana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Onaga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel-Galzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rocu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahan Ghafari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merike S&#245;mera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sarmiento" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011911" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Barro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa S&#233;r&#233;m&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Wonni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilbert Omiat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Darko Asante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Stanislas Edgar Traor&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Oppong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Elohor Ifie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2023.199106" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Bonnamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18532" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dossou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Aribi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poulicard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15040959" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#232; Palanga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezechiel Bionimian Tibiri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Julian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-021-05262-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Issaka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Issiaka I. Traore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dimitri Skop&#233; Longu&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandev S. Gill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab072" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247760v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Bagayoko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Giovanni Celli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Romay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050737" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944798v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fargette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001707" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211272v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Traor&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Silu&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2863" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx249" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderonke Oludare" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-17-0190-R" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tollenaere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lacombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ndougonna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00645" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pidon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ch&#233;ron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2853-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522298v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000742" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil-Tranchant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01779" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522303v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Ochola" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolarinosy Rakotomalala" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2014.09.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2014.12.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounirou Sow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwatoyin Afolabi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-11-14-1126-pdn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521869v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mzengeza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan N'Chimbi Msolla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Njau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-12-14-1298-PDN" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521875v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522309v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Gabriel Hubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dibwe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cinyabuguma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabor&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-06-13-0650-pdn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522123v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Anh Ta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Causse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Duc Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Vien Ngo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522129v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenna N&#233;gussi&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-12-0293-PDN" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522310v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002482" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522135v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chen Wu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-10-0073" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219576v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Uversky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-6-23" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0150" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-008-0087-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E373BD65E39A64386BF91314BEBF78E015C8D3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665211v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Garzo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706608104" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164214v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz-Reyser" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ndjiondjop" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monty Jones" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02792.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522142v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bersoult" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sir&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168833v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Catherinot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Labesse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brugidou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.7.4407-4414.2005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Moreno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.21.13587-13593.2005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683349v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Ferrer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80029-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678695v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froissart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698635v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181964v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#233; Palanga" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173698v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608795v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739696v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738981v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746310v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804387v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762816v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferreres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763304v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202610v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Louise Jaffr&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208216v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173714v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800019v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792931v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809208v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/ecologie-de-la-sante-pour-une-nouvelle-lecture-de-nos-maux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583923v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Tahzima" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Haegeman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pmbts.2021.06.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424943v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809333v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Chroboczek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Makinen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Rantalainen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522421v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522426v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnissa Konat&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522442v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522448v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522461v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944803v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gracy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944847v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eugenie-hebrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2128-1302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067271561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9328-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519775v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sol&#237;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brugo Carivali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luciani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00598-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rubino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abrahamian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxia An" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Aranda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; T Ascencio-Iba&#241;ez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512009v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Itolou Kassankogno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonsiri Saengram" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Kader Guigma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-025-03151-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wnw33k3je" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05320192v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Sol&#237;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bangratz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Brugo Carivali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Luciani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Ndikumana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Onaga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel-Galzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rocu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahan Ghafari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merike S&#245;mera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sarmiento" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011911" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilbert Omiat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Darko Asante" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Stanislas Edgar Traor&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Oppong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Elohor Ifie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2023.199106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Barro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa S&#233;r&#233;m&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Wonni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead049" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Bonnamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18532" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dossou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Aribi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poulicard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15040959" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#232; Palanga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezechiel Bionimian Tibiri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Julian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-021-05262-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Issaka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Issiaka I. Traore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dimitri Skop&#233; Longu&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandev S. Gill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab072" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247760v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Bagayoko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Giovanni Celli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Romay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050737" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944798v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fargette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001707" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211272v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Traor&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Silu&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2863" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx249" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderonke Oludare" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-17-0190-R" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tollenaere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lacombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ndougonna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00645" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pidon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ch&#233;ron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2853-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522298v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000742" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil-Tranchant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01779" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522307v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2014.12.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Ochola" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolarinosy Rakotomalala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2014.09.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounirou Sow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwatoyin Afolabi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-11-14-1126-pdn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521869v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mzengeza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan N'Chimbi Msolla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Njau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-12-14-1298-PDN" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521875v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522123v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Anh Ta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Causse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Duc Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Vien Ngo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522309v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Gabriel Hubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dibwe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cinyabuguma" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabor&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-06-13-0650-pdn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522129v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenna N&#233;gussi&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-12-0293-PDN" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522310v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002482" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522135v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chen Wu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-10-0073" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219576v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Uversky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-6-23" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0150" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-008-0087-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E373BD65E39A64386BF91314BEBF78E015C8D3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665211v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Garzo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706608104" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522142v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bersoult" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sir&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164214v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz-Reyser" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ndjiondjop" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monty Jones" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02792.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168833v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Catherinot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Labesse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brugidou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.7.4407-4414.2005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Moreno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.21.13587-13593.2005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683349v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Ferrer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80029-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678695v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froissart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698635v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181964v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#233; Palanga" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173698v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608795v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739696v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738981v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746310v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804387v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762816v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferreres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763304v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202610v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Louise Jaffr&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208216v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173714v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800019v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792931v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809208v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/ecologie-de-la-sante-pour-une-nouvelle-lecture-de-nos-maux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583923v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Tahzima" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Haegeman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pmbts.2021.06.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424943v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809333v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Chroboczek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Makinen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Rantalainen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522421v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522426v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnissa Konat&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522442v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522448v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522461v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944803v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gracy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944847v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>