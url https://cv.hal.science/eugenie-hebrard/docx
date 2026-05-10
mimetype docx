--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -229,429 +229,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-complete genome sequences of a rice necrosis mosaic virus isolate infecting rice in Argentina</w:t>
+                <w:t xml:space="preserve">Co-circulation of viral and bacterial diseases in the field: Insights from symptom observation and detection of two rice pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Solís</w:t>
+                <w:t xml:space="preserve">Estelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brugo Carivali</w:t>
+                <w:t xml:space="preserve">Abalo Itolou Kassankogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Comte</w:t>
+                <w:t xml:space="preserve">Phonsiri Saengram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Luciani</w:t>
+                <w:t xml:space="preserve">Abdoul Kader Guigma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 15 (1), pp.e00598-25. </w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 174, pp.557-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mra.00598-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-025-03151-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519775v1</w:t>
+                <w:t xml:space="preserve">hal-05512009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary of taxonomy changes ratified by the International Committee on Taxonomy of Viruses from the Plant Viruses Subcommittee, 2025</w:t>
+                <w:t xml:space="preserve">Near-complete genome sequences of a rice necrosis mosaic virus isolate infecting rice in Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Rubino</w:t>
+                <w:t xml:space="preserve">V. Solís</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Abrahamian</w:t>
+                <w:t xml:space="preserve">M. Brugo Carivali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenxia An</w:t>
+                <w:t xml:space="preserve">Aurore Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Aranda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José T Ascencio-Ibañez</w:t>
+                <w:t xml:space="preserve">C. Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.002114⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (1), pp.e00598-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00598-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190019v1</w:t>
+                <w:t xml:space="preserve">hal-05519775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-circulation of viral and bacterial diseases in the field: Insights from symptom observation and detection of two rice pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Summary of taxonomy changes ratified by the International Committee on Taxonomy of Viruses from the Plant Viruses Subcommittee, 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Billard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Bangratz</w:t>
+                <w:t xml:space="preserve">Peter Abrahamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abalo Itolou Kassankogno</w:t>
+                <w:t xml:space="preserve">Wenxia An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonsiri Saengram</w:t>
+                <w:t xml:space="preserve">Miguel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul Kader Guigma</w:t>
+                <w:t xml:space="preserve">José T Ascencio-Ibañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 7 p. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (7), pp.002114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-025-03151-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.002114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512009v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives aux néonicotinoïdes en culture de betterave : les avancées de la recherche</w:t>
               </w:r>
@@ -810,51 +810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M F Brugo Carivali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C E Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1298,51 +1298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the rice yellow mottle disease in western Burkina Faso: Epidemic monitoring, spatio-temporal variation of viral diversity, and pathogenicity in a disease hotspot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1828,295 +1828,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivers and landscape ecology of a plant virus, Rice yellow mottle virus along the Niger Valley</w:t>
+                <w:t xml:space="preserve">Genetic Diversity of Rice stripe necrosis virus and New Insights into Evolution of the Genus Benyvirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souley Issaka</w:t>
+                <w:t xml:space="preserve">Issiaka Bagayoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar Issiaka I. Traore</w:t>
+                <w:t xml:space="preserve">Marcos Giovanni Celli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Dimitri Skopé Longué</w:t>
+                <w:t xml:space="preserve">Gustavo Romay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Poulicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pinel-Galzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mandev S. Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ve/veab072⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13050737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365735v1</w:t>
+                <w:t xml:space="preserve">hal-03247760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diversity of Rice stripe necrosis virus and New Insights into Evolution of the Genus Benyvirus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rivers and landscape ecology of a plant virus, Rice yellow mottle virus along the Niger Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souley Issaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issiaka Bagayoko</w:t>
+                <w:t xml:space="preserve">Oumar Issiaka I. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Giovanni Celli</w:t>
+                <w:t xml:space="preserve">Régis Dimitri Skopé Longué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pinel-Galzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Romay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Pinel-Galzi</w:t>
+                <w:t xml:space="preserve">Mandev S. Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.737. </w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.veab072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v13050737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ve/veab072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247760v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICTV Virus Taxonomy Profile: Solemoviridae 2021</w:t>
               </w:r>
@@ -2745,278 +2745,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of RYMV3: a new resistance gene to Rice yellow mottle virus from Oryza glaberrima</w:t>
+                <w:t xml:space="preserve">Determinants of host species range in plant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Pidon</w:t>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ghesquière</w:t>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chéron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémy Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 130 (4), pp.807 - 818. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (4), pp.862-873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-017-2853-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522297v1</w:t>
+                <w:t xml:space="preserve">hal-01522298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of host species range in plant viruses</w:t>
+                <w:t xml:space="preserve">Fine mapping of RYMV3: a new resistance gene to Rice yellow mottle virus from Oryza glaberrima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">Hélène Pidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+                <w:t xml:space="preserve">Alain Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souley Issaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 98 (4), pp.862-873. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130 (4), pp.807 - 818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-017-2853-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522298v1</w:t>
+                <w:t xml:space="preserve">hal-01522297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in Rice yellow mottle virus Polyprotein P2a Involved in RYMV2 Gene Resistance Breakdown</w:t>
               </w:r>
@@ -3054,51 +3054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.1779. </w:t>
@@ -3279,51 +3279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of rice yellow mottle virus in eastern Uganda: Recent and singular interplay between strains in East Africa and in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Ochola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souley Issaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbolarinosy Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4221,51 +4221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (1), </w:t>
@@ -5474,51 +5474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splicing of Cauliflower mosaic virus 35S RNA serves to downregulate a toxic gene product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6300,51 +6300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jan 2017, Aussois, France. 137 p</w:t>
@@ -6373,90 +6373,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of host species range in plant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6481,77 +6481,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of host species range in plant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6615,51 +6615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7700,51 +7700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Seminar on Intrinsically Disordered Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Easton, United States. 2014</w:t>
@@ -8827,51 +8827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kerry F. Harris, Oney P. SMith, James E. Duffus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus-Insect-Plant Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Academic press, pp.143-166, 2001</w:t>
@@ -9224,51 +9224,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4F303FA"/>
+    <w:nsid w:val="CB2D823B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9455,51 +9455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eugenie-hebrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2128-1302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067271561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9328-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519775v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sol&#237;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brugo Carivali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luciani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00598-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rubino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abrahamian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxia An" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Aranda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; T Ascencio-Iba&#241;ez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512009v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Itolou Kassankogno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonsiri Saengram" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Kader Guigma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-025-03151-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wnw33k3je" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05320192v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Sol&#237;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bangratz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Brugo Carivali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Luciani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Ndikumana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Onaga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel-Galzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rocu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahan Ghafari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merike S&#245;mera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sarmiento" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011911" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilbert Omiat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Darko Asante" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Stanislas Edgar Traor&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Oppong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Elohor Ifie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2023.199106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Barro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa S&#233;r&#233;m&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Wonni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead049" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Bonnamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18532" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dossou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Aribi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poulicard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15040959" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#232; Palanga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezechiel Bionimian Tibiri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Julian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-021-05262-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Issaka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Issiaka I. Traore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dimitri Skop&#233; Longu&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandev S. Gill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab072" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247760v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Bagayoko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Giovanni Celli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Romay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050737" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944798v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fargette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001707" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211272v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Traor&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Silu&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2863" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx249" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderonke Oludare" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-17-0190-R" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tollenaere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lacombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ndougonna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00645" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pidon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ch&#233;ron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2853-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522298v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000742" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil-Tranchant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01779" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522307v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2014.12.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Ochola" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolarinosy Rakotomalala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2014.09.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounirou Sow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwatoyin Afolabi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-11-14-1126-pdn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521869v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mzengeza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan N'Chimbi Msolla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Njau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-12-14-1298-PDN" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521875v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522123v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Anh Ta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Causse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Duc Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Vien Ngo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522309v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Gabriel Hubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dibwe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cinyabuguma" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabor&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-06-13-0650-pdn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522129v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenna N&#233;gussi&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-12-0293-PDN" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522310v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002482" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522135v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chen Wu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-10-0073" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219576v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Uversky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-6-23" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0150" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-008-0087-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E373BD65E39A64386BF91314BEBF78E015C8D3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665211v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Garzo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706608104" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522142v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bersoult" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sir&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164214v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz-Reyser" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ndjiondjop" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monty Jones" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02792.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168833v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Catherinot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Labesse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brugidou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.7.4407-4414.2005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Moreno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.21.13587-13593.2005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683349v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Ferrer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80029-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678695v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froissart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698635v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181964v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#233; Palanga" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173698v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608795v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739696v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738981v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746310v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804387v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762816v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferreres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763304v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202610v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Louise Jaffr&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208216v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173714v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800019v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792931v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809208v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/ecologie-de-la-sante-pour-une-nouvelle-lecture-de-nos-maux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583923v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Tahzima" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Haegeman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pmbts.2021.06.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424943v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809333v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Chroboczek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Makinen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Rantalainen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522421v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522426v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnissa Konat&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522442v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522448v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522461v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944803v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gracy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944847v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eugenie-hebrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2128-1302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067271561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9328-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512009v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Itolou Kassankogno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonsiri Saengram" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Kader Guigma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-025-03151-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519775v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sol&#237;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brugo Carivali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luciani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00598-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rubino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abrahamian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxia An" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Aranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; T Ascencio-Iba&#241;ez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002114" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wnw33k3je" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05320192v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Sol&#237;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bangratz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Brugo Carivali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Luciani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Ndikumana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Onaga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel-Galzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rocu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahan Ghafari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merike S&#245;mera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sarmiento" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011911" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilbert Omiat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Darko Asante" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Stanislas Edgar Traor&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Oppong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Elohor Ifie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2023.199106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Barro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa S&#233;r&#233;m&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Wonni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead049" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Bonnamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18532" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dossou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Aribi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poulicard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15040959" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#232; Palanga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezechiel Bionimian Tibiri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Julian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-021-05262-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Bagayoko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Giovanni Celli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Romay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050737" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Issaka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Issiaka I. Traore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dimitri Skop&#233; Longu&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandev S. Gill" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab072" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944798v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fargette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001707" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211272v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Traor&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Silu&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2863" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx249" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderonke Oludare" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-17-0190-R" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tollenaere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lacombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ndougonna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00645" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522298v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000742" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pidon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ch&#233;ron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2853-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil-Tranchant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01779" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522307v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2014.12.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Ochola" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolarinosy Rakotomalala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2014.09.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounirou Sow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwatoyin Afolabi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-11-14-1126-pdn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521869v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mzengeza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan N'Chimbi Msolla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Njau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-12-14-1298-PDN" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521875v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522123v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Anh Ta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Causse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Duc Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Vien Ngo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522309v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Gabriel Hubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dibwe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cinyabuguma" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabor&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-06-13-0650-pdn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522129v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenna N&#233;gussi&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-12-0293-PDN" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522310v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002482" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522135v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chen Wu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-10-0073" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219576v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Uversky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-6-23" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0150" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-008-0087-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E373BD65E39A64386BF91314BEBF78E015C8D3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665211v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Garzo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706608104" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522142v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bersoult" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sir&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164214v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz-Reyser" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ndjiondjop" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monty Jones" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02792.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168833v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Catherinot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Labesse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brugidou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.7.4407-4414.2005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Moreno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.21.13587-13593.2005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683349v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Ferrer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80029-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678695v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froissart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698635v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181964v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#233; Palanga" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173698v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608795v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739696v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738981v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746310v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804387v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762816v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferreres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763304v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202610v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Louise Jaffr&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208216v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173714v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800019v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792931v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809208v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/ecologie-de-la-sante-pour-une-nouvelle-lecture-de-nos-maux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583923v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Tahzima" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Haegeman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pmbts.2021.06.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424943v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809333v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Chroboczek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Makinen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Rantalainen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522421v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522426v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnissa Konat&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522442v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522448v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522461v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944803v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gracy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944847v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>