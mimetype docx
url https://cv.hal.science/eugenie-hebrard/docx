--- v2 (2026-05-10)
+++ v3 (2026-06-02)
@@ -1,9169 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9117 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.354166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eugénie Hébrard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eugenie-hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2128-1302</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">067271561</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=ZbZs95wAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-9328-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-circulation of viral and bacterial diseases in the field: Insights from symptom observation and detection of two rice pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bangratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abalo Itolou Kassankogno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonsiri Saengram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Kader Guigma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 174, pp.557-563. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-025-03151-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-complete genome sequences of a rice necrosis mosaic virus isolate infecting rice in Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bangratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugo Carivali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15 (1), pp.e00598-25. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00598-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of taxonomy changes ratified by the International Committee on Taxonomy of Viruses from the Plant Viruses Subcommittee, 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Abrahamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxia An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José T Ascencio-Ibañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106 (7), pp.002114. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.002114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives aux néonicotinoïdes en culture de betterave : les avancées de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wnw33k3je⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near complete genome sequences of a rice necrosis mosaic virus isolate infecting rice in Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V E Solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bangratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M F Brugo Carivali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05320192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grains, trade and war in the multimodal transmission of Rice yellow mottle virus: an historical and phylogeographical retrospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Onaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rocu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (6), pp.e1013168. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1013168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the origins of the Sobemovirus genus: A case for ancient origins of plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahan Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merike Sõmera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Niehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.e1011911. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1011911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the rice yellow mottle disease in western Burkina Faso: Epidemic monitoring, spatio-temporal variation of viral diversity, and pathogenicity in a disease hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Barro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissa Sérémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bangratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Wonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.vead049. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/vead049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and epidemic histories of rice yellow mottle virus in Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gilbert Omiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Darko Asante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Stanislas Edgar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Oppong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Elohor Ifie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 329, pp.199106. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2023.199106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Tools to Infer Resistance-Breaking Abilities of Rice Yellow Mottle Virus Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Aribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poulicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Albar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.959. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15040959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid evolution of an RNA virus to escape recognition by a rice nucleotide-binding and leucine-rich repeat domain immune receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélia Bonnamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chalvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (3), pp.900-913. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of a novel marafivirus infecting pearl millet in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essowè Palanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezechiel Bionimian Tibiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bangratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 167 (1), pp.245-248. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-021-05262-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivers and landscape ecology of a plant virus, Rice yellow mottle virus along the Niger Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souley Issaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Issiaka I. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dimitri Skopé Longué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandev S. Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (2), pp.veab072. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/veab072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Diversity of Rice stripe necrosis virus and New Insights into Evolution of the Genus Benyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issiaka Bagayoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Giovanni Celli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Romay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poulicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.737. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13050737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICTV Virus Taxonomy Profile: Solemoviridae 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merike Sõmera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (12), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.001707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol for RYMV Inoculation and Resistance Evaluation in Rice Seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissa Silué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Albar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-protocol </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21769/BioProtoc.2863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental assessment of protein intrinsic disorder involvement in an RNA virus natural adaptive process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (1), pp.38-49. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msx249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a hypervirulent pathotype of Rice yellow mottle virus: A threat to genetic resistance deployment in West-Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aderonke Oludare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poulicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Aribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108 (2), pp.299-307. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-05-17-0190-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus-Bacteria Rice Co-Infection in Africa: Field Estimation, Reciprocal Effects, Molecular Mechanisms, and Evolutionary Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Tollenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Wonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Barro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Ndougonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.645. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of RYMV3: a new resistance gene to Rice yellow mottle virus from Oryza glaberrima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souley Issaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130 (4), pp.807 - 818. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-017-2853-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of host species range in plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (4), pp.862-873. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.000742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in Rice yellow mottle virus Polyprotein P2a Involved in RYMV2 Gene Resistance Breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dubreuil-Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1779. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of rice yellow mottle virus in eastern Uganda: Recent and singular interplay between strains in East Africa and in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Ochola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souley Issaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolarinosy Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 195, pp.64 - 72. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biogeography of viral emergence: rice yellow mottle virus as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fargette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.7 - 13. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coviro.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of Rice stripe necrosis virus Infecting Rice in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aderonke Oludare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounirou Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwatoyin Afolabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99 (5), pp.735 - 735. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/pdis-11-14-1126-pdn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of Rice yellow mottle virus in rice in Malawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mzengeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan N'Chimbi Msolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Njau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.899 - 899. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-12-14-1298-PDN⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative mutational pathways, outside the VPg, of Rice yellow mottle virus to overcome eIF(iso)4G-mediated rice resistance under strong genetic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poulicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (1), pp.219-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of Rice yellow mottle virus on Rice in the Democratic Republic of Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Gabriel Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dibwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cinyabuguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97 (12), pp.1664 - 1664. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/pdis-06-13-0650-pdn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diversity of Rice grassy stunt virus in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Anh Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan-Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Vien Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (2), pp.383-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of Rice yellow mottle virus on Rice in Burundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenna Négussié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan N'Chimbi Msolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Njau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96, pp.1230 - 1230. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-03-12-0293-PDN⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Contingencies Modulate the Adaptability of Rice Yellow Mottle Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poulicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1002482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct interaction between the Rice yellow mottle virus (RYMV) VPg and the central domain of the Rice eIF(iso)4G1 factor correlates with rice susceptibility and RYMV Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poulicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Chen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (11), pp.1506-1513. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-03-10-0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic disorder in Viral Proteins Genome-Linked: experimental and predictive analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Longhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir N Uversky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.23. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-422X-6-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une protéine clé pour la transmission d'un virus de plante à la pointe des stylets de l'insecte vecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Fereres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (1), pp.70-72. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2008.0150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence domain of the RYMV genome-linked viral protein VPg towards rice rymv1-2-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fargette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.2913 - 1164. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-008-0087-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protein key to plant virus transmission at the tip of the insect vector stylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Garzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (46), pp.17959-17964. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0706608104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in the eIF(iso)4G translation initiation factor confer high resistance of rice to Rice yellow mottle virus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Albar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bangratz-Reyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Ndjiondjop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monty Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (3), pp.417-26. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2006.02792.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a resistance breaking isolate of Rice yellow mottle virus during serial inoculations is due to a single substitution in the genome-linked viral protein VPg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bersoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Siré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fargette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 87 (5), pp.1369-1373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal point mutations of the capsid modify the serotype of Rice yellow mottle virus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Labesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brugidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79 (7), pp.4407-14. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.79.7.4407-4414.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single Amino Acid Position in the Helper Component of Cauliflower Mosaic Virus Can Change the Spectrum of Transmitting Vector Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenzazu Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Fereres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79 (21), pp.13587-13593. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.79.21.13587-13593.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splicing of Cauliflower mosaic virus 35S RNA serves to downregulate a toxic gene product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (9), pp.2719-2726. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.80029-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular distribution of viral gene products regulates a complex mechanism of cauliflower mosaic virus acquisition by its aphid vector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 99 (4), pp.2422-2427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of the helper component of Cauliflower mosaic virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 75 (18), pp.8538-8546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de transmission des virus phytopathogènes par vecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3 (1), pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the viral disease threats on sorghum in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essowé Palanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bangratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorghum in the 21st Century, Global Sorghum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; Kansas State University; Sorghum International Development; IRD; CERAAS, Jun 2023, Montpellier, France. pp.236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring within-host diversity of plant viruses in rice agrosystems using two high-throughput sequencing strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poulicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dereeper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; CIRAD; CNRS; SFP; SFV, Jan 2019, Aussois, France. pp.34-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the viral protein VPg intrinsic disorder contribution to the Potato virus Y adaptation to eIF4E-mediated resistance of pepper (Capsicum annuum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jan 2017, Aussois, France. 137 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of host species range in plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of host species range in plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of intrinsic disorder involvement in potyvirus adaptation using PVY/Pepper pathosystem as model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VPgs (Viral Proteins Genome-Linked) from phytoviruses display intrinsically disordered features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de virologie végétale (RVV 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is intrinsic disorder in viral proteins a strategy for host adaptation ? Phytovirus VPgs as experimental models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la spécificité de l’interaction entre le CaMV et les pucerons vecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenzazu Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ferreres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un acide aminé dans le helper du CAMV contrôle la spécifité de transmission par insecte vecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenzazu Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ferreres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. congrés de la S.F.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viruses transmitted to rice by Polymyxa graminis : a tripartite interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma-Louise Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Desbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Albar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. , pp.1073-1074, Book of abstracts ICPP 2023. One healh for all plants, crops and trees. Lyon, 20-25 August, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular epidemiology of Rice yellow mottle virus at local scale: incidence, diversity and dynamics in western Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poulicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissa Sérémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Barro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bangratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Wonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the viral disease threats on sorghum and phenotyping support on diseases. [P.29]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bangratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezechiel Bionimian Tibiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinel-Galzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France. INRA, pp.88-88, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental data on the interactions between a viral pre-molten globule (VPg) and an eukaryotic translation initiation factor (eIF4E)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Longhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Intrinsically Disordered Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Easton, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An attempt to experimentally assess the contribution of intrinsic disorder to the virus adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Longhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Seminar on Intrinsically Disordered Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Easton, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural disorder in plant virus proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. 1 p./102, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boëtsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hossaert-Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition du Cherche Midi CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 176 p., 2017, Documents (Cherche Midi), ISBN: 9782749154251 9782749154251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible spandrels of the global plant virome: Proteomic-wide evolutionary patterns of structural intrinsic protein disorder elucidate modulation at the functional virus–host interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Tahzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dancing Protein Clouds: Intrinsically Disordered Proteins in the Norm and Pathology, Part C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 183, Elsevier, pp.355-409, 2021, Progress in Molecular Biology and Translational Science, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.pmbts.2021.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première cartographie de la panachure du riz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Thivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabrié, Marie-Lise (dir.); Mourier, Thomas (dir.); Lavagne, Corinne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et développement durable : 75 ans de recherche au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, p. 140, 2019, 978-2-7099-2737-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic disorder in genome-linked viral proteins VPgs of potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Chroboczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiina Makinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Rantalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible viruses : structural disorder in viral proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley, 2012, 978-0-470-61831-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic disorder in genome-linked viral proteins VPgs of potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Chroboczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiina Makinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Rantalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible viruses : structural disorder in viral proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.277-312, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01522421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'épidémiologie classique à l'épidémiologie moléculaire : reconstitution de la biogéographie du virus de la panachure jaune du riz en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnissa Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l'épidémiologie intégrative des maladies infectieuses et parasitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.457-475, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01522426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice Yellow Mottle Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnissa Konaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B.W.J. Mahy and M.H.V. Van Regenmortel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Virology, Third Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Elsevier, pp.485- 490, 2008, 978-0-12-373935-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01522442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice yellow mottle virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Govind P. Rao, Claude Bragard, Bénédicte S.M. Lebas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Characterization, diagnosis &amp; management of plant viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), Studium Press, 2006, Grain crops &amp; Ornementals, 9781933699332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01522448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caulimoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kerry F. Harris, Oney P. SMith, James E. Duffus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus-Insect-Plant Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Academic press, pp.143-166, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01522461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding evolutionary and functional relationships of RNA polymerases in plant and fungal viruses through structural modeling and divergence date estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gracy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahan Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Labesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice Yellow Mottle Virus (Solemoviridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poulicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolarinosy Rakotomalala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9224,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB2D823B"/>
+    <w:nsid w:val="A8C3A030"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9455,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eugenie-hebrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2128-1302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067271561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9328-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512009v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Itolou Kassankogno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonsiri Saengram" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Kader Guigma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-025-03151-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519775v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sol&#237;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brugo Carivali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luciani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00598-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rubino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abrahamian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxia An" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Aranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; T Ascencio-Iba&#241;ez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002114" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wnw33k3je" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05320192v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Sol&#237;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bangratz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Brugo Carivali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Luciani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Ndikumana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Onaga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel-Galzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rocu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahan Ghafari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merike S&#245;mera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sarmiento" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011911" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilbert Omiat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Darko Asante" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Stanislas Edgar Traor&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Oppong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Elohor Ifie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2023.199106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Barro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa S&#233;r&#233;m&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Wonni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead049" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Bonnamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18532" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dossou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Aribi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poulicard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15040959" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#232; Palanga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezechiel Bionimian Tibiri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Julian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-021-05262-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Bagayoko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Giovanni Celli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Romay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050737" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Issaka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Issiaka I. Traore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dimitri Skop&#233; Longu&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandev S. Gill" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab072" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944798v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fargette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001707" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211272v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Traor&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Silu&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2863" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx249" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderonke Oludare" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-17-0190-R" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tollenaere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lacombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ndougonna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00645" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522298v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000742" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pidon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ch&#233;ron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2853-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil-Tranchant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01779" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522307v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2014.12.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Ochola" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolarinosy Rakotomalala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2014.09.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounirou Sow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwatoyin Afolabi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-11-14-1126-pdn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521869v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mzengeza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan N'Chimbi Msolla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Njau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-12-14-1298-PDN" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521875v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522123v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Anh Ta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Causse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Duc Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Vien Ngo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522309v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Gabriel Hubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dibwe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cinyabuguma" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabor&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-06-13-0650-pdn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522129v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenna N&#233;gussi&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-12-0293-PDN" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522310v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002482" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522135v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chen Wu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-10-0073" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219576v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Uversky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-6-23" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0150" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-008-0087-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E373BD65E39A64386BF91314BEBF78E015C8D3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665211v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Garzo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706608104" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522142v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bersoult" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sir&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164214v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz-Reyser" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ndjiondjop" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monty Jones" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02792.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168833v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Catherinot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Labesse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brugidou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.7.4407-4414.2005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Moreno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.21.13587-13593.2005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683349v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Ferrer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80029-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678695v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froissart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698635v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181964v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#233; Palanga" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173698v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608795v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739696v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738981v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746310v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804387v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762816v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferreres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763304v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202610v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Louise Jaffr&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208216v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173714v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800019v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792931v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809208v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/ecologie-de-la-sante-pour-une-nouvelle-lecture-de-nos-maux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583923v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Tahzima" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Haegeman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pmbts.2021.06.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424943v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809333v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Chroboczek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Makinen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Rantalainen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522421v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522426v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnissa Konat&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522442v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522448v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522461v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944803v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gracy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944847v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eugenie-hebrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2128-1302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067271561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=ZbZs95wAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9328-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512009v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Itolou Kassankogno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonsiri Saengram" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Kader Guigma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-025-03151-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sol&#237;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brugo Carivali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luciani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00598-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rubino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abrahamian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxia An" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Aranda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; T Ascencio-Iba&#241;ez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002114" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wnw33k3je" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05320192v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Sol&#237;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bangratz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Brugo Carivali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Luciani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Ndikumana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Onaga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel-Galzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rocu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013168" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahan Ghafari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merike S&#245;mera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sarmiento" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011911" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702593v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Barro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa S&#233;r&#233;m&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Wonni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead049" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103331v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilbert Omiat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Darko Asante" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Stanislas Edgar Traor&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Oppong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Elohor Ifie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2023.199106" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dossou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Aribi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poulicard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15040959" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887013v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Bonnamy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18532" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#232; Palanga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezechiel Bionimian Tibiri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Julian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-021-05262-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Issaka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Issiaka I. Traore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dimitri Skop&#233; Longu&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandev S. Gill" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab072" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Bagayoko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Giovanni Celli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Romay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050737" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944798v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fargette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001707" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211272v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Traor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Silu&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2863" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614825v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx249" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderonke Oludare" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-17-0190-R" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522300v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tollenaere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lacombe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ndougonna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00645" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pidon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ch&#233;ron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2853-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522298v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000742" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522301v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil-Tranchant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01779" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522303v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Ochola" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolarinosy Rakotomalala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2014.09.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522307v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2014.12.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounirou Sow" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwatoyin Afolabi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-11-14-1126-pdn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mzengeza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan N'Chimbi Msolla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Njau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-12-14-1298-PDN" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521875v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522309v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Gabriel Hubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dibwe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cinyabuguma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabor&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-06-13-0650-pdn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522123v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Anh Ta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Causse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Duc Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Vien Ngo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522129v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenna N&#233;gussi&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-12-0293-PDN" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002482" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chen Wu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-10-0073" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219576v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Uversky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-6-23" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657741v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0150" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522140v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-008-0087-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E373BD65E39A64386BF91314BEBF78E015C8D3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Garzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706608104" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz-Reyser" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ndjiondjop" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monty Jones" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02792.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522142v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bersoult" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sir&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Catherinot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Labesse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brugidou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.7.4407-4414.2005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678188v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Moreno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.21.13587-13593.2005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683349v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Ferrer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80029-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678695v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froissart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674872v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698635v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181964v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#233; Palanga" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173698v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608795v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739696v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738981v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746310v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804387v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferreres" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202610v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Louise Jaffr&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208216v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173714v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800019v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792931v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809208v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785631v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/ecologie-de-la-sante-pour-une-nouvelle-lecture-de-nos-maux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583923v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Tahzima" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Haegeman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pmbts.2021.06.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424943v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809333v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Chroboczek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Makinen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Rantalainen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522421v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522426v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnissa Konat&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522442v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522448v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522461v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944803v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gracy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944847v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>