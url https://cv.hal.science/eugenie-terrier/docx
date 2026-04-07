--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -66,1233 +66,1328 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours d’accès aux services administratifs pour les personnes handicapées : défis et résultats d’une recherche participative</w:t>
+                <w:t xml:space="preserve">Les rapports des travailleuses sociales et des travailleurs sociaux à leur environnement territorial : des modes d'appropriation différenciés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1975-2005-2025 : 50 ans d’action publique sur le handicap en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGCS, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05142564v1</w:t>
+                <w:t xml:space="preserve">hal-05154239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rapports des travailleuses sociales et des travailleurs sociaux à leur environnement territorial : des modes d'appropriation différenciés</w:t>
+                <w:t xml:space="preserve">Parcours d’accès aux services administratifs pour les personnes handicapées : défis et résultats d’une recherche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement(s) et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1975-2005-2025 : 50 ans d’action publique sur le handicap en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGCS, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154239v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05142564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de vie, d’accompagnement social et de soins des parents cumulant des difficultés sociales et des besoins d’accompagnement en santé mentale pour leur(s) enfant(s)</w:t>
+                <w:t xml:space="preserve">Parcours d’accès aux services administratifs pour les personnes handicapées : défis et résultats d’une recherche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes rencontres de la géographie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris-Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">50 ans d’action publique sur le handicap en France. Commémoration 1975-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère du travail, de la santé, des solidarités et des familles. Direction générale de la cohésion sociale, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05142578v1</w:t>
+                <w:t xml:space="preserve">hal-05564530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche pluridisciplinaire des dimensions sociales, spatiales et numériques de l'accès aux droits des jeunes vulnérables en milieu rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+                <w:t xml:space="preserve">Parcours de vie, d’accompagnement social et de soins des parents cumulant des difficultés sociales et des besoins d’accompagnement en santé mentale pour leur(s) enfant(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Sorin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Individus, sociétés, vulnérabilités : quels enjeux pour demain ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Quatrièmes rencontres de la géographie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris-Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001816v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05142578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du contexte territorial sur les pratiques professionnelles en protection de l’enfance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Approche pluridisciplinaire des dimensions sociales, spatiales et numériques de l'accès aux droits des jeunes vulnérables en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Halifax</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international interdisciplinaire «Transformation des activités et des métiers du secteur social. Travail des frontières dans l’intervention sociale et la recherche »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS HYBRIDA-IS, May 2022, Rennes (France), France</w:t>
+              <w:t xml:space="preserve">Individus, sociétés, vulnérabilités : quels enjeux pour demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05142592v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une géographie sociale de la santé pour mieux appréhender la dimension spatiale des &amp;quot;parcours de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effets du contexte territorial sur les pratiques professionnelles en protection de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Halifax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche en travail social et santé dans les sciences de l’éducation et de la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TRESSE, Jun 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire «Transformation des activités et des métiers du secteur social. Travail des frontières dans l’intervention sociale et la recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS HYBRIDA-IS, May 2022, Rennes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05142604v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05142592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enseignements de la géographie de la santé pour la recherche sur la protection de l’enfance ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une géographie sociale de la santé pour mieux appréhender la dimension spatiale des &amp;quot;parcours de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Halifax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes rencontres de la géographie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Feb 2021, Rennes (France), France</w:t>
+              <w:t xml:space="preserve">La recherche en travail social et santé dans les sciences de l’éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TRESSE, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05142621v1</w:t>
+                <w:t xml:space="preserve">halshs-05142604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités de loisirs des adolescents et formes de partage de l’espace : diversité et inégalités des pratiques chez les élèves de quatrième</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Guillemot</w:t>
+                <w:t xml:space="preserve">Quels enseignements de la géographie de la santé pour la recherche sur la protection de l’enfance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Louisa Plouchart-Even</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Halifax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international L’espace en partage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">2èmes rencontres de la géographie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Feb 2021, Rennes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02330260v1</w:t>
+                <w:t xml:space="preserve">halshs-05142621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International students and access to housing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mobilités de loisirs des adolescents et formes de partage de l’espace : diversité et inégalités des pratiques chez les élèves de quatrième</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Plouchart-Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire franco-britannique “Migration et logement”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international L’espace en partage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00357950v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02330260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité internationale pour études, nouveaux flux et inégalités d'accès</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">International students and access to housing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Les nouvelles configurations de la mobilité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Ponta Delgada, Portugal</w:t>
+              <w:t xml:space="preserve">Séminaire franco-britannique “Migration et logement”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00357942v1</w:t>
+                <w:t xml:space="preserve">halshs-00357950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Im)mobilités spatiales des étudiants internationaux : diversité des significations et des pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La mobilité internationale pour études, nouveaux flux et inégalités d'accès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Mobilité et immobilité des jeunes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Les nouvelles configurations de la mobilité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ponta Delgada, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00357944v1</w:t>
+                <w:t xml:space="preserve">halshs-00357942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer et expliquer les mobilités et les immobilités spatiales des étudiants internationaux pendant leur séjour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">(Im)mobilités spatiales des étudiants internationaux : diversité des significations et des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ESO MOBILITES – IMMOBILITES ET RAPPORTS A L'ESPACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Mobilité et immobilité des jeunes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00357965v1</w:t>
+                <w:t xml:space="preserve">halshs-00357944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expériences urbaines des étudiants étrangers : quels rapports à la ville ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mesurer et expliquer les mobilités et les immobilités spatiales des étudiants internationaux pendant leur séjour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « L'individu et la ville »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire ESO MOBILITES – IMMOBILITES ET RAPPORTS A L'ESPACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00357962v1</w:t>
+                <w:t xml:space="preserve">halshs-00357965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité spatiale : moteur de l'ascension sociale ou catalyseur de la hiérarchisation des sociétés ? Le cas des étudiants en mobilité internationale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les expériences urbaines des étudiants étrangers : quels rapports à la ville ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Espaces hérités, espaces enjeux, Appropriations, (Dé)valorisations, Catégorisations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire « L'individu et la ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00357954v1</w:t>
+                <w:t xml:space="preserve">halshs-00357962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mobilité spatiale : moteur de l'ascension sociale ou catalyseur de la hiérarchisation des sociétés ? Le cas des étudiants en mobilité internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Espaces hérités, espaces enjeux, Appropriations, (Dé)valorisations, Catégorisations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00357954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une démarche systémique et multiscalaire pour une meilleure approche du rôle des acteurs : l'exemple de la mobilité des étudiants étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été de géographie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00357959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1302,104 +1397,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de parents en situation de vulnérabilité sociale et accès aux soins en santé mentale des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05142650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1409,339 +1504,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;territoire&amp;quot; pour les acteurs du secteur social : des approches et des intérêts différenciés selon les niveaux d'intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Clerval; Camille Gardesse; Jean Rivière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités et rapports de pouvoir en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'oeil d'or, pp.251-273, 2023, 978-2-490437-26-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04676516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de l'enfance à l'épreuve de la diversité ethnoculturelle et des migrations : une comparaison France-Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Lord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du CIUSSS du Centre-Sud-de-l'Ile-de-Montréal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeunes en difficulté - Un défi collectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.289-307, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04639075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets et enjeux des mobilités étudiantes en travail social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaput-Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duperré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyage et formation de soi. Vivre l'épreuve de l'ailleurs, entre initiations et mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-112, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04639090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1751,617 +1846,617 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des contextes territoriaux pour les intervenant·es de l’Aide sociale à l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Halifax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29, http://journals.openedition.org/sejed/12294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04639041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de stratégies de prévention en Protection de l’enfance : résultats et enseignements d’une recherche-action en Ille-et-Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lecaplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sociographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (61), pp.25-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/graph.061.0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche territoriale de la protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Halifax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sociographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, N° Hors série 10 (5), pp.61. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph.hs010.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02379061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités spatiales des étudiants internationaux. Déterminants sociaux et articulation des échelles de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 670, pp.609-636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franchir des distances pour s'affranchir des contraintes sociales ? Le cas de la mobilité internationale pour études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12, pp.157-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00357934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations internationales pour études : facteurs de mobilité et inégalités Nord-Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3, pp.58-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants étrangers: entre difficultés de la mesure et mesures discriminantes. Une application au cas de la Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Séchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 203, pp.67-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.1556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01342387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2371,117 +2466,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « parcours de santé » à la croisée du social et du sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Mahamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Askoria; ESO - Espaces et Société. 2022, https://www.crts-bretagne.fr/images/PARCOURS_SANTE/Rapport_CRTS_Parcours_Sante_FINAL_Oct2022.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04049922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2491,114 +2586,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et expériences territoriales des étudiants internationaux en Bretagne : interroger le rapport mobilités spatiales - inégalités sociales à partir des migrations étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Rennes 2; Université Européenne de Bretagne, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00458198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2745,51 +2840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cuenot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142578v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001816v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halifax" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142604v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guillemot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Plouchart-Even" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357962v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04676516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dufour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lavergne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Lord" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rouzeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639090v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaput-Le Bars" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duperr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Nadeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duchesne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gouriou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecaplain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.061.0114" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379061v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.hs010.0061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1556" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahamat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00458198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142564v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cuenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564530v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142578v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001816v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halifax" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142621v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guillemot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Plouchart-Even" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357950v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357954v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04676516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lavergne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Lord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rouzeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaput-Le Bars" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duperr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Nadeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639041v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duchesne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gouriou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecaplain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.061.0114" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.hs010.0061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1556" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahamat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00458198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>