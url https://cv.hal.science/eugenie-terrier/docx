--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -66,1777 +66,2168 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rapports des travailleuses sociales et des travailleurs sociaux à leur environnement territorial : des modes d'appropriation différenciés</w:t>
+                <w:t xml:space="preserve">Les parcours d'accès des jeunes aux lieux d'accueil social en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154239v1</w:t>
+                <w:t xml:space="preserve">hal-05596970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours d’accès aux services administratifs pour les personnes handicapées : défis et résultats d’une recherche participative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Cuenot</w:t>
+                <w:t xml:space="preserve">Parcours de parents en situation de vulnérabilité sociale et accès aux soins en santé mentale des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Rapegno</w:t>
-[...1154 lines deleted...]
-                <w:t xml:space="preserve">halshs-00357959v1</w:t>
+                <w:t xml:space="preserve">halshs-05142650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de parents en situation de vulnérabilité sociale et accès aux soins en santé mentale des enfants</w:t>
+                <w:t xml:space="preserve">Les Parcours d'accès des jeunes aux services d'aide en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Askoria; Département d'Ille-et-Vilaine. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « parcours de santé » à la croisée du social et du sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Mahamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
-[...10 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Askoria; ESO - Espaces et Société. 2022, https://www.crts-bretagne.fr/images/PARCOURS_SANTE/Rapport_CRTS_Parcours_Sante_FINAL_Oct2022.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04049922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours d’accès aux services administratifs pour les personnes handicapées : défis et résultats d’une recherche participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1975-2005-2025 : 50 ans d’action publique sur le handicap en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGCS, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05142564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mobilités des jeunes ruraux pour accéder aux services d'aide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilités rurales : objets, récits, transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de design Nantes Atlantique, Oct 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours d’accès aux services administratifs pour les personnes handicapées : défis et résultats d’une recherche participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans d’action publique sur le handicap en France. Commémoration 1975-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère du travail, de la santé, des solidarités et des familles. Direction générale de la cohésion sociale, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports des travailleuses sociales et des travailleurs sociaux à leur environnement territorial : des modes d'appropriation différenciés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours de vie, d’accompagnement social et de soins des parents cumulant des difficultés sociales et des besoins d’accompagnement en santé mentale pour leur(s) enfant(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrièmes rencontres de la géographie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris-Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05142578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche pluridisciplinaire des dimensions sociales, spatiales et numériques de l'accès aux droits des jeunes vulnérables en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individus, sociétés, vulnérabilités : quels enjeux pour demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Jun 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets du contexte territorial sur les pratiques professionnelles en protection de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Halifax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire «Transformation des activités et des métiers du secteur social. Travail des frontières dans l’intervention sociale et la recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS HYBRIDA-IS, May 2022, Rennes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05142592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une géographie sociale de la santé pour mieux appréhender la dimension spatiale des &amp;quot;parcours de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche en travail social et santé dans les sciences de l’éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TRESSE, Jun 2021, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05142604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels enseignements de la géographie de la santé pour la recherche sur la protection de l’enfance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Halifax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2èmes rencontres de la géographie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Feb 2021, Rennes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05142621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités de loisirs des adolescents et formes de partage de l’espace : diversité et inégalités des pratiques chez les élèves de quatrième</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Plouchart-Even</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international L’espace en partage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02330260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International students and access to housing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire franco-britannique “Migration et logement”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00357950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-05142650v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité internationale pour études, nouveaux flux et inégalités d'accès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Les nouvelles configurations de la mobilité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ponta Delgada, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00357942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Im)mobilités spatiales des étudiants internationaux : diversité des significations et des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Mobilité et immobilité des jeunes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00357944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer et expliquer les mobilités et les immobilités spatiales des étudiants internationaux pendant leur séjour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ESO MOBILITES – IMMOBILITES ET RAPPORTS A L'ESPACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00357965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expériences urbaines des étudiants étrangers : quels rapports à la ville ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « L'individu et la ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00357962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité spatiale : moteur de l'ascension sociale ou catalyseur de la hiérarchisation des sociétés ? Le cas des étudiants en mobilité internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Espaces hérités, espaces enjeux, Appropriations, (Dé)valorisations, Catégorisations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00357954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une démarche systémique et multiscalaire pour une meilleure approche du rôle des acteurs : l'exemple de la mobilité des étudiants étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d'été de géographie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00357959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;territoire&amp;quot; pour les acteurs du secteur social : des approches et des intérêts différenciés selon les niveaux d'intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Clerval; Camille Gardesse; Jean Rivière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités et rapports de pouvoir en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'oeil d'or, pp.251-273, 2023, 978-2-490437-26-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04676516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de l'enfance à l'épreuve de la diversité ethnoculturelle et des migrations : une comparaison France-Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Lord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du CIUSSS du Centre-Sud-de-l'Ile-de-Montréal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeunes en difficulté - Un défi collectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.289-307, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04639075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets et enjeux des mobilités étudiantes en travail social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaput-Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duperré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyage et formation de soi. Vivre l'épreuve de l'ailleurs, entre initiations et mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-112, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04639090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1846,854 +2237,734 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des contextes territoriaux pour les intervenant·es de l’Aide sociale à l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Halifax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29, http://journals.openedition.org/sejed/12294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04639041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de stratégies de prévention en Protection de l’enfance : résultats et enseignements d’une recherche-action en Ille-et-Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lecaplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sociographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (61), pp.25-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/graph.061.0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche territoriale de la protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Halifax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sociographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, N° Hors série 10 (5), pp.61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/graph.hs010.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02379061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités spatiales des étudiants internationaux. Déterminants sociaux et articulation des échelles de mobilité</w:t>
+                <w:t xml:space="preserve">Franchir des distances pour s'affranchir des contraintes sociales ? Le cas de la mobilité internationale pour études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 670, pp.609-636</w:t>
+              <w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.157-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00623249v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00357934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franchir des distances pour s'affranchir des contraintes sociales ? Le cas de la mobilité internationale pour études</w:t>
+                <w:t xml:space="preserve">Les mobilités spatiales des étudiants internationaux. Déterminants sociaux et articulation des échelles de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 12, pp.157-172</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 670, pp.609-636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00357934v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations internationales pour études : facteurs de mobilité et inégalités Nord-Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3, pp.58-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants étrangers: entre difficultés de la mesure et mesures discriminantes. Une application au cas de la Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Séchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 203, pp.67-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.1556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01342387v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">halshs-04049922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et expériences territoriales des étudiants internationaux en Bretagne : interroger le rapport mobilités spatiales - inégalités sociales à partir des migrations étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Rennes 2; Université Européenne de Bretagne, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00458198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2840,51 +3111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142564v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cuenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564530v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142578v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001816v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halifax" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142621v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guillemot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Plouchart-Even" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357950v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357954v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04676516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lavergne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Lord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rouzeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaput-Le Bars" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duperr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Nadeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639041v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duchesne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gouriou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecaplain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.061.0114" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.hs010.0061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1556" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahamat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00458198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142650v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahamat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142564v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cuenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halifax" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guillemot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Plouchart-Even" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357954v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04676516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lavergne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Lord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rouzeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaput-Le Bars" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duperr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Nadeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duchesne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gouriou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecaplain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.061.0114" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.hs010.0061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623249v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1556" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00458198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>