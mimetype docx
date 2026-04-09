--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -612,295 +612,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Use of a Learning-Based Exergame to Enhance Physical Literacy, Soft Skills, and Academic Learning in School-Age Children: Pilot Interventional Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+                <w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angèle Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/53072⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (86), pp.24 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322752v1</w:t>
+                <w:t xml:space="preserve">hal-04516287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Use of a Learning-Based Exergame to Enhance Physical Literacy, Soft Skills, and Academic Learning in School-Age Children: Pilot Interventional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e53072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/53072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516287v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -912,368 +912,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based exergaming to improve physical literacy, psychosocial skills and academic learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angèle Palermo</w:t>
+                <w:t xml:space="preserve">Efficacité d’interventions en milieu scolaire visant à promouvoir la santé psychologique des adolescents : essai contrôlé randomisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque International ICARES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Montpellier (FR), France</w:t>
+              <w:t xml:space="preserve">52e Congrès Annuel de l'Association Française de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835013v1</w:t>
+                <w:t xml:space="preserve">hal-04839521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d’interventions en milieu scolaire visant à promouvoir la santé psychologique des adolescents : essai contrôlé randomisé</w:t>
+                <w:t xml:space="preserve">Développement et évaluation d’interventions prophylactiques auprès des collégiens : Parcours Adoptimisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e Congrès Annuel de l'Association Française de Thérapie Comportementale et Cognitive</w:t>
+              <w:t xml:space="preserve">52e Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839521v1</w:t>
+                <w:t xml:space="preserve">hal-04839532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et évaluation d’interventions prophylactiques auprès des collégiens : Parcours Adoptimisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning-based exergaming to improve physical literacy, psychosocial skills and academic learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
+              <w:t xml:space="preserve">1er colloque International ICARES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839532v1</w:t>
+                <w:t xml:space="preserve">hal-04835013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of three Prophylactic Interventions on Middle-Schoolers' Mental Health : A Pilot Study in a French Context</w:t>
               </w:r>
@@ -1393,260 +1393,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupler les exergaming aux 30 minutes d’activité physique quotidienne en primaire pour améliorer la littératie physique, les compétences psychosociales et les apprentissages scolaires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mental health prevention in middle schools the efficacy of brief innovative interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque la XR en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249420v1</w:t>
+                <w:t xml:space="preserve">hal-05069702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental health prevention in middle schools the efficacy of brief innovative interventions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupler les exergaming aux 30 minutes d’activité physique quotidienne en primaire pour améliorer la littératie physique, les compétences psychosociales et les apprentissages scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Colloque la XR en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069702v1</w:t>
+                <w:t xml:space="preserve">hal-05249420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental health school-based prevention and promotion intervention towards adolescents : a protocol study</w:t>
               </w:r>
@@ -2045,51 +2045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8201824"/>
+    <w:nsid w:val="3D0BD037"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2276,51 +2276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eugenie-vaillant-coindard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5621-6554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01723-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eugenie-vaillant-coindard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5621-6554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01723-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839532v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>