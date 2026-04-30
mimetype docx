--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -612,295 +612,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Use of a Learning-Based Exergame to Enhance Physical Literacy, Soft Skills, and Academic Learning in School-Age Children: Pilot Interventional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e53072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/53072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516287v1</w:t>
+                <w:t xml:space="preserve">hal-04322752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Use of a Learning-Based Exergame to Enhance Physical Literacy, Soft Skills, and Academic Learning in School-Age Children: Pilot Interventional Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+                <w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angèle Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (86), pp.24 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/53072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04322752v1</w:t>
+                <w:t xml:space="preserve">hal-04516287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -912,368 +912,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d’interventions en milieu scolaire visant à promouvoir la santé psychologique des adolescents : essai contrôlé randomisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning-based exergaming to improve physical literacy, psychosocial skills and academic learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e Congrès Annuel de l'Association Française de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
+              <w:t xml:space="preserve">1er colloque International ICARES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839521v1</w:t>
+                <w:t xml:space="preserve">hal-04835013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et évaluation d’interventions prophylactiques auprès des collégiens : Parcours Adoptimisme</w:t>
+                <w:t xml:space="preserve">Efficacité d’interventions en milieu scolaire visant à promouvoir la santé psychologique des adolescents : essai contrôlé randomisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
+              <w:t xml:space="preserve">52e Congrès Annuel de l'Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839532v1</w:t>
+                <w:t xml:space="preserve">hal-04839521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based exergaming to improve physical literacy, psychosocial skills and academic learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angèle Palermo</w:t>
+                <w:t xml:space="preserve">Développement et évaluation d’interventions prophylactiques auprès des collégiens : Parcours Adoptimisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque International ICARES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Montpellier (FR), France</w:t>
+              <w:t xml:space="preserve">52e Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835013v1</w:t>
+                <w:t xml:space="preserve">hal-04839532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of three Prophylactic Interventions on Middle-Schoolers' Mental Health : A Pilot Study in a French Context</w:t>
               </w:r>
@@ -1393,260 +1393,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental health prevention in middle schools the efficacy of brief innovative interventions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupler les exergaming aux 30 minutes d’activité physique quotidienne en primaire pour améliorer la littératie physique, les compétences psychosociales et les apprentissages scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Colloque la XR en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069702v1</w:t>
+                <w:t xml:space="preserve">hal-05249420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupler les exergaming aux 30 minutes d’activité physique quotidienne en primaire pour améliorer la littératie physique, les compétences psychosociales et les apprentissages scolaires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mental health prevention in middle schools the efficacy of brief innovative interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque la XR en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249420v1</w:t>
+                <w:t xml:space="preserve">hal-05069702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental health school-based prevention and promotion intervention towards adolescents : a protocol study</w:t>
               </w:r>
@@ -2045,51 +2045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D0BD037"/>
+    <w:nsid w:val="D5AE599E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2276,51 +2276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eugenie-vaillant-coindard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5621-6554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01723-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839532v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eugenie-vaillant-coindard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5621-6554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01723-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>