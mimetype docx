--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -878,425 +878,533 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based exergaming to improve physical literacy, psychosocial skills and academic learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angèle Palermo</w:t>
+                <w:t xml:space="preserve">Efficacité d'une intervention universelle pluri-processuelle de prophylaxie en santé mentale : essai contrôlé randomisé auprès de collégiens français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque International ICARES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Montpellier (FR), France</w:t>
+              <w:t xml:space="preserve">20e Journées Scientifiques du GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835013v1</w:t>
+                <w:t xml:space="preserve">hal-05624305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d’interventions en milieu scolaire visant à promouvoir la santé psychologique des adolescents : essai contrôlé randomisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning-based exergaming to improve physical literacy, psychosocial skills and academic learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e Congrès Annuel de l'Association Française de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
+              <w:t xml:space="preserve">1er colloque International ICARES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839521v1</w:t>
+                <w:t xml:space="preserve">hal-04835013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et évaluation d’interventions prophylactiques auprès des collégiens : Parcours Adoptimisme</w:t>
+                <w:t xml:space="preserve">Efficacité d’interventions en milieu scolaire visant à promouvoir la santé psychologique des adolescents : essai contrôlé randomisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
+              <w:t xml:space="preserve">52e Congrès Annuel de l'Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839532v1</w:t>
+                <w:t xml:space="preserve">hal-04839521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développement et évaluation d’interventions prophylactiques auprès des collégiens : Parcours Adoptimisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52e Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effects of three Prophylactic Interventions on Middle-Schoolers' Mental Health : A Pilot Study in a French Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1331,51 +1439,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual International Conference on Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Athens Institute for Education and Research, May 2024, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1385,284 +1493,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupler les exergaming aux 30 minutes d’activité physique quotidienne en primaire pour améliorer la littératie physique, les compétences psychosociales et les apprentissages scolaires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mental health prevention in middle schools the efficacy of brief innovative interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque la XR en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249420v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental health prevention in middle schools the efficacy of brief innovative interventions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupler les exergaming aux 30 minutes d’activité physique quotidienne en primaire pour améliorer la littératie physique, les compétences psychosociales et les apprentissages scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Colloque la XR en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069702v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental health school-based prevention and promotion intervention towards adolescents : a protocol study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1704,73 +1812,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Régionales de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot study of a brief preventative intervention to adults' psychological health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1786,51 +1894,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Régionales de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1840,51 +1948,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers participants du projet Prevado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1919,65 +2027,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2045,51 +2153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5AE599E"/>
+    <w:nsid w:val="6C4F40BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2276,51 +2384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eugenie-vaillant-coindard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5621-6554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01723-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eugenie-vaillant-coindard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5621-6554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01723-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212638v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>