--- v0 (2026-03-21)
+++ v1 (2026-05-09)
@@ -402,718 +402,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Unfinished Gesture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">East European Film Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extraits de La Neige sur l’herbe de Youri Norstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Passaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Norstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slovo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, À l'Est de Pixar : le film d'animation russe et soviétique, 48-49, pp.253-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/slovo.2019.5243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Passaret</w:t>
+                <w:t xml:space="preserve">hal-02053394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un réel halluciné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trafic : revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.95-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreï Plakhov. Souvenir d’un critique durant la pérestroïka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 745</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From ideology to performance : uses and specific functions of speech and voice in Soviet cinema, in Secondary Orality in Modern Russian Culture: Language, Media and Polics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Russian Journal of Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From verbality to performance: aspects of speech and voice in Soviet cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Russian Journal of Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.122-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19409419.2016.1188608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 111, pp.95-107</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The artistic process of Aleksei German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Russian and Soviet Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (3), pp.154-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 745</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Watch your films attentively’: Kira Muratova’s unrealised script as a key to her oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Russian and Soviet Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Watch your films attentively’: Kira Muratova’s unrealised script as a key to her œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Russian and Soviet Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610442v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04143565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire entendre et faire voir le texte : les descriptions des personnages et les commentaires à l’action dans les films de Kira Mouratova</w:t>
               </w:r>
@@ -1194,1683 +1194,1683 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reality as excess in Soviet and post-Soviet cinema, 1966-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavonic Research Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University College, Oxford, Feb 2023, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les écritures d’Andreï Zviaguintsev ou ‘один пишем, два в уме’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international « Le cinéma d’Andreï Zviaguintsev, traversées d’un monde en crise »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESTCA; Université Paris 8; IUF; ArTeC, May 2023, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, University College, Oxford, Feb 2023, Oxford, United Kingdom</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’année 1989. Kira Mouratova ou l’amorce d’un changement de paradigme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Théâtres de la mémoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1; Université Paris 3; Université Paris 8; Université Bordeaux-Montaigne, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1; Université Paris 3; Université Paris 8; Université Bordeaux-Montaigne, Oct 2023, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Montage interdit » ? Le plan long chez Alexeï Guerman et Elem Klimov et leurs épigones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Pour une histoire des formes du montage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1; Université de Lausanne; Université du Luxembourg, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1; Université de Lausanne; Université du Luxembourg, Nov 2023, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tradition du scénario littéraire soviétique, « un bon scénario doit être de la bonne littérature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque « Écrire pour des images et des sons, écrire en images et en sons »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1; Université de Strasbourg, Mar 2022, Strasbourg, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gagner ou perdre un film comme une bataille. L’épreuve du tournage selon Alexeï Guerman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international du Taur « Création collective, quand ça tourne mal… Conflits dans la fabrique du film »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure de l'AudioVisuel, Feb 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler, se taire, écrire. Parole et langues dans le cinéma de Darejan Omirbaev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’étude internationale « Darejan Omirbaev, cinéaste des irrévérences »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; Litt&amp;Arts; Université de Grenobles-Alpes; ESTCA; Université de Paris 8; IUF, Nov 2022, Valence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’Est, extérieurs sensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international « Chantal Akerman. Intérieurs sensibles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCAV; Université Paris 3; Université de Strasbourg, Jan 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma d’Elem Klimov et Alexeï Guerman, vers un nouveau voyant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Cinéma du corps, cinéma du cerveau »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aix-Marseille; laboratoire LESA, Jun 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mille-feuille sonore d’Elem Klimov et la bande-son encombrée d’Alexeï Guerman : une esthétique de l’excès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international « Sound &amp; Space : espaces sonores dans le cinéma et les productions audiovisuelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCAV; RiRRA21, Apr 2022, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Soy Cuba à Khroustaliov, ma voiture, l’exploration sensorielle d’un monde débordant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’étude internationale « Soy Cuba »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Namur, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; Litt&amp;Arts; Université de Grenobles-Alpes; ESTCA; Université de Paris 8; IUF, Nov 2022, Valence, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Фотографии Криса Маркера в Советском союзе, мотивы, линии и лица</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international «Крис Маркер: отражения в зеркале российско-советской культуры» (Chris Maker: reflets dans le miroir de la culture russe et soviétique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Seance; Studio Lenfilm, Dec 2021, Saint-Pétersboug, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IRCAV; Université Paris 3; Université de Strasbourg, Jan 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khrzhanovsky's DAU: Break or Continuity with the Soviet and Post-Soviet Cinema ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès mondial ICCEES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Council for Central and East European Studies, Aug 2021, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Supérieure de l'AudioVisuel, Feb 2022, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma kazakh, un terrain à travers trois approches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de recherche-création de l’Edesta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDESTA; Université Paris 8, Jan 2021, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1; Université de Strasbourg, Mar 2022, Strasbourg, Paris, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de DAU, entre cinéma et dispositif contemporain immersif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire "Filmer la sensation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Aix-Marseille; laboratoire LESA, Jun 2022, Marseille, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinematic precedents and artistic method in DAU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Russian Cinema Research Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Russian Cinema Research Group; University College London, Dec 2020, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IRCAV; RiRRA21, Apr 2022, Saint-Denis, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les leçons des nouvelles vagues occidentales et leur appropriation en URSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’étude "L’Europe du cinéma, le cinéma russe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1; Université de Caen; Université de Strasbourg, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1, Oct 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘L'art de la grimace’: The faces of laughter, terror and excess in contemporary Russian Cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de l'ASEEES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Association for Slavic, East European, &amp; Eurasian Studies, Nov 2019, San Francisco California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Council for Central and East European Studies, Aug 2021, Montréal, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Joy, territoire de fantômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "Sergei Loznitsa, un cinéma à l’épreuve du monde"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESTCA; Université Paris 8, Oct 2019, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Revue Seance; Studio Lenfilm, Dec 2021, Saint-Pétersboug, Russia</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retours à Malevitch : un spectre hante le cinéma soviétique, le spectre de l’avant-garde picturale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "Formes géométriques en fiction : damiers, grilles et cubes, du cinéma à la théorie de l’art"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris Nanterre; Université de Lille, Nov 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EDESTA; Université Paris 8, Jan 2021, Saint-Denis, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace-piège dans les films russes contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Arts russes du XXe et XXIe siècles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Galina Kabakova, Université Paris Sorbonne, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Russian Cinema Research Group; University College London, Dec 2020, London, United Kingdom</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esthétique et politique du passage de la période de la Stagnation à la Perestroïka en URSS : compte à rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Régimes d’historicité dans le cinéma des années 1960 à nos jours : crises de temps, traces, (re)constructions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESTCA; LIRA; IRCAV, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1; Université de Caen; Université de Strasbourg, Jan 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Французская кинокритика и российское современное кино</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le cinéma russe vu par-delà les frontières", Forum Culturel International de Saint-Pétersbourg, Studio Lenfilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris Nanterre; Université de Lille, Nov 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A half-century trajectory: from the original script to the finished film, 1968-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Russian Cinema Research Group (UCL SSEES, Londres)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615602v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02615601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3642,912 +3642,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bâtir pour être ensemble : construction de la ville dans les films de chantier soviétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Droin; Mélanie Forret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire la ville au cinéma, Traces, mouvements, imbrications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.123-136, 2022, Esthétiques hors cadre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retours à Malevitch. Un spectre hante le cinéma soviétique, le spectre de l’avant-garde picturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joséphine Jibokji; Barbara Turquier; Jessie Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Damiers, grilles, cubes, de la théorie de l’art aux fictions du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.85-98, 2022, 9782753593190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.123-136, 2022, Esthétiques hors cadre</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conserver, montrer, restaurer, revivifier. Le film comme musée à (trans)porter et à projeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zineb Sedira, Les rêves n’ont pas de titre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-88-8056-157-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-88-8056-157-6</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Бунтари конца советской эпохи</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Гульнара Абикеева. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Казахская Новая Волна</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Центр современной культуры "Целинный", pp.370-383, 2021, 978-601-06-7425-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Центр современной культуры "Целинный", pp.370-383, 2021, 978-601-06-7425-7</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La distraction comme résistance dans le cinéma soviétique d’après le dégel (1963-1985)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Stulzman; Dork Zabunyan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de la distraction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du Réel, pp.70-83, 2021, 978-2-37896-160-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses du Réel, pp.70-83, 2021, 978-2-37896-160-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regarder les films du point de vue du faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Le Péron; Frédéric Sojcher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le regard et le geste, cinéma à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Impressions Nouvelles, pp.105-113, 2020, 978-2-87449-758-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per aspera ad astra, or Through Post-cinema Toward Cinema, the Reverse Journey of Ilya Khrzhanovsky’s DAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Chateau; José Moure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-Cinema: Cinema in the Post-Art Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam University Press, pp.311-329, 2020, 978-9463727235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Impressions Nouvelles, pp.105-113, 2020, 978-2-87449-758-2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">URSS, 1961-1986</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Augros. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinemArgent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CinemAction (171), pp.91-98, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, CinemAction (171), pp.91-98, 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The journey of a film: Aleksei Gherman’s Hard to Be a God, 1968–2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Birgit Beumers; Eugénie Zvonkine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ruptures and Continuities in Soviet/Russian Cinema, Styles, characters and genres before and after the collapse of the USSR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.37-50, 2019, 9780367876579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cinéastes-chestidesiatniki face à la stagnation : subsister à travers un personnage récurrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Le Péron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cinéma en mouvements depuis la Nouvelle vague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, collection Arts8, pp.167-182, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée dans les films de la perestroïka : fictionner l’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joséphine Jibokji; Barbara Le Maître; Natacha Pernac; Jennifer Verraes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muséoscopies, fictions du musée au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Paris-Ouest-Nanterre, pp.235-247, 2018, 978-2-84016-281-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: re-construction, or perestroika: re-visioning, re-making, re-framing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Zvonkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Beumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birgit Beumers; Eugénie Zvonkine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruptures and Continuities in Soviet/Russian Cinema, Styles, characters and genres before and after the collapse of the USSR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.37-50, 2019, 9780367876579</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.1-11, 2018, 9780367876579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245103v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04245099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -5246,51 +5246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Zvonkine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bonamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244817v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244820v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04143416v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Passaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Norstein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2019.5243" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04143425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04143441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02610749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160355v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Jacq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04143457v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19409419.2016.1188608" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04143563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02610442v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04143565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02610438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386012v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04384997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04384989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04384958v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04384955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04385021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04385008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04385081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04385094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04385105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04385123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04143375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lopes dos Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03794650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gailleurd" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marguet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04143322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04143314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04143361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le P&#233;ron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04143340v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Beumers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04143343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02612062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04143300v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244860v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244927v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244941v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04245100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244946v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04245103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04245099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04245106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02614205v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02614310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02614311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04245116v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04245119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04245110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Zvonkine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bonamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244817v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244820v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04143416v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04143425v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053394v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Passaret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Norstein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2019.5243" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04143441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02610749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160355v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Jacq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04143457v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19409419.2016.1188608" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04143563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04143565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02610442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02610438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04384958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04384989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04384997v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04384955v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04385008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04385021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04385081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04385105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04385123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04385094v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02615602v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04143375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lopes dos Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03794650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gailleurd" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marguet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04143322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04143314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04143361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le P&#233;ron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04143340v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Beumers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04143343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02612062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04143300v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04386265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244860v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244918v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244941v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04245100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244946v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04245099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04245103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04245106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02614205v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02614310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02614311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04245116v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04245119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04245110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>