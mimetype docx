--- v0 (2026-04-09)
+++ v1 (2026-05-01)
@@ -66,269 +66,269 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increasing faithfulness in human-human dialog summarization with Spoken Language Understanding tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice Akani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gemignani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factuality of summaries from generative models in a controlled semantic context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunice Akani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Aix-Marseille Université, 2024. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024AIXM0209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04709982v1</w:t>
-              </w:r>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">hal-04699645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -359,77 +359,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified Framework for Spoken Language Understanding and Summarization in Task-Based Human Dialog processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunice Akani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gemignani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERSPEECH 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Kos Island, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
@@ -476,77 +476,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multitâche pour l'amélioration de la fiabilité des systèmes de résumé automatique de conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunice Akani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gemignani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.338-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -565,299 +565,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la fidélité des entités dans les résumés par abstraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HAPe: Optimizing Customer Relation by Automatic Task Distribution using Constrained Optimization and Natural Language Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gemignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunice Akani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sayouti Souleymane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France. pp.21-36</w:t>
+              <w:t xml:space="preserve">International Conference &amp; Exhibition on Electricity Distribution (CIRED 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130240v1</w:t>
+                <w:t xml:space="preserve">hal-04184092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HAPe: Optimizing Customer Relation by Automatic Task Distribution using Constrained Optimization and Natural Language Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">EneBERT: A State-of-the-art Language Model Trained on a Corpus of Texts Generated from the Set of DSO Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice Akani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gemignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Sayouti Souleymane</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Abrougui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference &amp; Exhibition on Electricity Distribution (CIRED 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Rome, France</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184092v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EneBERT: A State-of-the-art Language Model Trained on a Corpus of Texts Generated from the Set of DSO Activities</w:t>
+                <w:t xml:space="preserve">Étude de la fidélité des entités dans les résumés par abstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunice Akani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rim Abrougui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference &amp; Exhibition on Electricity Distribution (CIRED 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.21-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159669v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing named entity hallucination risk to ensure faithful summary generation</w:t>
               </w:r>
@@ -882,51 +882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gemignani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Natural Language Generation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1258,51 +1258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04709982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Akani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AIXM0209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699645v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gemignani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-2276" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sayouti Souleymane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abrougui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bechet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846830v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701510v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Akani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gemignani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04709982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AIXM0209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-2276" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delrieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sayouti Souleymane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159669v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abrougui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bechet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846830v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701510v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>