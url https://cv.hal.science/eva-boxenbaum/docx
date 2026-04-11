--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -125,278 +125,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisations nationales et instruments de gestion de l’amélioration génétique des bovins laitiers : une comparaison entre la France, l’Irlande et les Pays-Bas</w:t>
+                <w:t xml:space="preserve">Authentication as institutional maintenance work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Tesniere</w:t>
+                <w:t xml:space="preserve">Sylvain Colombero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.1.2430⟩</w:t>
+              <w:t xml:space="preserve">Journal of Management Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Journal of Management Studies, 56 (2), pp.408-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joms.12413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618423v1</w:t>
+                <w:t xml:space="preserve">hal-01939376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication as institutional maintenance work</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisations nationales et instruments de gestion de l’amélioration génétique des bovins laitiers : une comparaison entre la France, l’Irlande et les Pays-Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Tesniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Boxenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Colombero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Boxenbaum</w:t>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Management Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Journal of Management Studies, 56 (2), pp.408-440. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.37-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joms.12413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.1.2430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939376v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Just for fun! How experimental spaces stimulate innovation in institutionnalized fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Cartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -443,51 +443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book review. Alaric Bourgoin. Les Équilibristes. Une ethnographie du conseil en management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -525,228 +525,228 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual responses to multiple logics in hybrid organizing: The role of structural position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Svenningsen-Berthélem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ravasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21 (4), pp.1306-1328</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939388v1</w:t>
+                <w:t xml:space="preserve">hal-02737160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual responses to multiple logics in hybrid organizing: The role of structural position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Svenningsen-Berthélem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ravasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2018, 21 (4), pp.1306-1328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737160v1</w:t>
+                <w:t xml:space="preserve">hal-01939388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an articulation of the material and visual turn in organization studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candace Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -858,51 +858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Jancsary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Höllerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Academy of Management Review, doi:10.5465/amr.2014.0301 (43(3)), pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -949,64 +949,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a multimodal model of theorization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Cartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Colombero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in the Sociology of Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Multimodality, Meaning, and Institutions, 54A, pp.153 - 182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1040,90 +1040,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Construction of a Rational Myth: Industrialization of the French Building Sector in the Period from 1945 to 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Daudigeos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Colombero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in the Sociology of Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Multimodality, Meaning, and Institutions, Part B, 54B, pp.27-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renate E. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus A. Höllerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in the Sociology of Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Multimodality, Meaning, and Institutions, 54A, pp.87-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1274,51 +1274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a situated stance in organizational institutionalism: Contributions from French pragmatist sociological theory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Journal of Management Inquiry, 23 (3), pp.319-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1365,51 +1365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glocalization of responsible investment: Contextualization work in France and Quebec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 115 (4), pp.707-721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1434,51 +1434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New knowledge products as bricolage: Metaphors and scripts in organizational theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Rouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1529,51 +1529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Europeanness in organizational research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renate E. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (6), pp.737-755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1633,51 +1633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Battilana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Academy of Management Annals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vol. 3, pp. 65-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1737,286 +1737,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to draw an institution? Towards a structural analysis of visual and multimodal registers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multimodal strategies of theorization: A historical analysis of reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Cartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Colombero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Institutionalism - 13th workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Jerusalem, Israel</w:t>
+              <w:t xml:space="preserve">EGOS Colloquium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488206v1</w:t>
+                <w:t xml:space="preserve">hal-01488285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal strategies of theorization: A historical analysis of reinforced concrete</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How to draw an institution? Towards a structural analysis of visual and multimodal registers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate E. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Jancsary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Höllerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Colloquium 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2017, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">New Institutionalism - 13th workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Jerusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488285v1</w:t>
+                <w:t xml:space="preserve">hal-01488206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal strategies of theorization: Retracing the fifty year institutionalization of reinforced concrete.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Cartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Colombero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">'New Ways of Seeing' - AMJ paper and idea development workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMJ and Lancaster University, Apr 2017, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2054,51 +2054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental spaces and institutional innovation: The interplay of distancing work and anchoring work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Cartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2149,64 +2149,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keeping a dream alive: Multimodal study of the construction sector’s industrialization 1945-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Daudigeous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Colombero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pillet Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2238,666 +2238,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid intervention. Public and private interventions in the construction of a label for energy efficiency</w:t>
+                <w:t xml:space="preserve">Institutional awareness. Examining agency in institutional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Laurent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Catarina Ahlvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Tricoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Colloquium 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
+              <w:t xml:space="preserve">European Theory Development Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hanken School of Economics, Jun 2016, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368274v1</w:t>
+                <w:t xml:space="preserve">hal-01368291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silent struggles: Framing a new understanding of business in society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena Girschik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management Annual Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of Management, Aug 2016, Anaheim, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental spaces and institutional innovation: The interplay of distancing work and anchoring work.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A hybrid intervention. Public and private interventions in the construction of a label for energy efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Aggeri</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Tricoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Annual Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Management, Aug 2016, Anaheim, CA, United States</w:t>
+              <w:t xml:space="preserve">EGOS Colloquium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368229v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keeping a dream alive: Sustaining the rational myth of industrialization in the construction industry from 1945 to 1970</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental spaces and institutional innovation: The interplay of distancing work and anchoring work.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Cartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pillet Jean-Charles</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference: Visuality, Materiality, Multimodality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Copenhagen Business School, Sep 2016, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Academy of Management Annual Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management, Aug 2016, Anaheim, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392856v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A label to regulate: Governing though market experiment in the construction industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on ‘Labelling and the politics of markets’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR LAPIN, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional awareness. Examining agency in institutional theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Keeping a dream alive: Sustaining the rational myth of industrialization in the construction industry from 1945 to 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Daudigeos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Colombero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pillet Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Theory Development Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hanken School of Economics, Jun 2016, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">2nd International Conference: Visuality, Materiality, Multimodality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copenhagen Business School, Sep 2016, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368291v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a concrete model of theorization processes in institutional innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Cartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Colombero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Visuality, Materiality, Multimodality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Copenhagen Business School, Sep 2016, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2961,51 +2961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Jancsary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Höllerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Theory Development Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hanken School of Economics; Aalto Business School, Jun 2016, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3024,463 +3024,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring multimodal registers in and across organizations and institutional fields: Sketching an approach for larger-scale multimodal analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enabling and stabilizing institutional bricolage: The BBC Royal Charter, 1920-1937</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Jathol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Clemens Rüling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Visuality, Materiality, Multimodality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Copenhagen Business School, Sep 2016, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">EGOS Colloquium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392844v1</w:t>
+                <w:t xml:space="preserve">hal-01368261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling and stabilizing institutional bricolage: The BBC Royal Charter, 1920-1937</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exploring multimodal registers in and across organizations and institutional fields: Sketching an approach for larger-scale multimodal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate E. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Jancsary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Höllerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Colloquium 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2016, Naples, Italy</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Visuality, Materiality, Multimodality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copenhagen Business School, Sep 2016, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368261v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silent struggles: Framing a new understanding of business in society</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How individuals cope with institutional complexity in organizations: a case study in the energy transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Svenningsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ravasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Colloquium 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2016, Naples, Italy</w:t>
+              <w:t xml:space="preserve">32nd EGOS Colloquium (EGOS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368282v1</w:t>
+                <w:t xml:space="preserve">hal-01336318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How individuals cope with institutional complexity in organizations: a case study in the energy transition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Silent struggles: Framing a new understanding of business in society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Girschik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Ravasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd EGOS Colloquium (EGOS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
+              <w:t xml:space="preserve">EGOS Colloquium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336318v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of evaluation devices in the creation of new institutions: breeding contracts under the “genomic” era in animal genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Tesnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Colloquium 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Group for Organizational Studies; ALBA Graduate Business School at The American College of Greece, Jul 2015, Athènes, Greece. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3518,51 +3518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A process of collective bricolage: crafting highly diffusable innovations in contexts of high uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kokshagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Cartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3613,51 +3613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective identity formation in hybrid organizations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Colloquium 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS), Jul 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3682,64 +3682,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I love my work but how do I make sense of it? The role of emotions in hybrid organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Svenningsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Colloquium 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3758,679 +3758,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tropological perspective on category emergence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From idea to organizational practice: Institutionalizing innovative ideas through visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate E. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Jancsary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Höllerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third European Theory Development Workshop in OMT and Strategy 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103148v1</w:t>
+                <w:t xml:space="preserve">hal-01103137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How standards enable the creation of sustainable construction as a new category</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Policy making as bricolage: the role of platforms in institutional innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Cartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Satu Reijonen</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RETHINKING ORGANIZATIONS WORKSHOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Grenoble EM, Feb 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112148v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From idea to organizational practice: Institutionalizing innovative ideas through visualization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Toward a foundation of material approaches in neo-institutional theory: A bricolage approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Cartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Theory Development Workshop in OMT and Strategy 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Academy of Management Annual Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103137v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy making as bricolage: the role of platforms in institutional innovation</w:t>
+                <w:t xml:space="preserve">EXPERIMENTATION AND BRICOLAGE ON INSTITUTIONS: UNDERSTANDING THE SELECTION OF NEW ARRANGEMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Cartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089462v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a foundation of material approaches in neo-institutional theory: A bricolage approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Idea generation in highly institutionalized fields: A dual process model of ideation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Agogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management Annual Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103103v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTATION AND BRICOLAGE ON INSTITUTIONS: UNDERSTANDING THE SELECTION OF NEW ARRANGEMENTS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A tropological perspective on category emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eero Vaara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Third European Theory Development Workshop in OMT and Strategy 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089472v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idea generation in highly institutionalized fields: A dual process model of ideation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How standards enable the creation of sustainable construction as a new category</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Boxenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susse Georg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Garza de Linde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Agogue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Boxenbaum</w:t>
+                <w:t xml:space="preserve">Satu Reijonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Annual Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">RETHINKING ORGANIZATIONS WORKSHOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grenoble EM, Feb 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103122v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From idea to organizational practice: Institutionalizing innovative ideas through visualization</w:t>
               </w:r>
@@ -4455,51 +4455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Jancsary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Höllerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Group for Organizational Studies (EGOS) Colloquium 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4537,51 +4537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let’s get concrete!: How materials and aesthetics drive institutional change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candace Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIVING VISUAL AND MATERIAL FORM TO IDEAS, IDENTITY AND IMAGINATION: ARCHITECTURE, URBANISM AND SUSTAINABLE CONSTRUCTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4619,51 +4619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionalizing new ideas through visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renate E. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Höllerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4714,51 +4714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succeeding at the Bottom-of-the-Pyramid: Overcoming internal obstacles in multi-national corporations to new social venture creation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette L. Olsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4796,90 +4796,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How standards enable the emergence of sustainable construction as a new organizational field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susse Georg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satu Reijonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Garza de Linde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management Annual Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of Management, Aug 2013, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4898,247 +4898,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idea generation in highly institutionalized fields: how individuals become aware of field frames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Let’s get physical: Materiality as carriers of cognition, vehicles for communication and catalysts for institutional change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candace Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Agogué</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Callen Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">EGOS Colloquium 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825290v1</w:t>
+                <w:t xml:space="preserve">hal-01488184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let’s get physical: Materiality as carriers of cognition, vehicles for communication and catalysts for institutional change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Idea generation in highly institutionalized fields: how individuals become aware of field frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Callen Anthony</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marine Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Colloquium 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2013, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488184v1</w:t>
+                <w:t xml:space="preserve">hal-00825290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standards and innovation in emerging fields: Pushing breakthrough innovation or enrolling actors? An analysis of eco-district standards in France and Denmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pinheiro-Croisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5176,90 +5176,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCESSES OF INSTITUTIONAL INNOVATION: REFERENCE TOOLS FOR ECO-CITIES IN FRANCE AND DENMARK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pinheiro-Croisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Garza de Linde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PUCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, France. pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5284,90 +5284,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INNOVATION IN SUSTAINABLE CONSTRUCTION: ECO-CITIES AND SOCIAL HOUSING IN FRANCE AND DENMARK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susse Georg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Garza de Linde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satu Reijonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5467,51 +5467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Leca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5542,64 +5542,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energies nouvelles pour la ville du futur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalivia Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5643,51 +5643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional Logics in Action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lounsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Lounsbury &amp; E. Boxenbaum. Emerald, 39B, 382 pp., 2013, Research in the Sociology of Organization, 978-1-78190-920-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5718,51 +5718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional Logics in Action. Research in the Sociology of Organizations, vol. 39A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lounsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Lounsbury &amp; E. Boxenbaum. Emerald, 310 pp., 2013, 978-1-78190-918-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5825,51 +5825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy making as collective bricolage: the role of the electricity sector in the making of the European carbon market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Cartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5937,51 +5937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tournant “materiel” dans la theorie neoinstitutionnaliste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6036,51 +6036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-strategies of contextualization: Glocalizing responsible investment in France and Quebec.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6135,51 +6135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional Logics in Action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lounsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Lounsbury &amp; E. Boxenbaum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institutional Logics in Action, Part A.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39A, Emerald, pp.3-24, 2013, Research in the Sociology of Organizations, 978-1-78190-918-8</w:t>
@@ -6221,64 +6221,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The immateriality of material practices in institutional logics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candace Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callen Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Lounsbury &amp; E. Boxenbaum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institutional Logics in Action, Research in the Sociology of Organizations, 39A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emerald, pp.51-75, 2013, Research in the Sociology of Organizations, 39A, 978-1-78190-918-8</w:t>
@@ -6307,51 +6307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity management in Denmark: Evolutions from 2002 to 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gjuvsland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6406,51 +6406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sosiale konstruksjoner som en reguleringsmekanisme: Rekonstruering av CSR i Danmark. (Social construction as a mode of regulation: Reconstructing CSR in Denmark)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Kakabadse &amp; M. Morsing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bedrifters samfunnsansvar: Hvordan forene ønsker og praksis? (Corporations social responsibility: How to reconcile desires and practice?)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tapir Academisk Forlag, Trondheim, Norway, pp.165-176, 2010</w:t>
@@ -6511,64 +6511,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine architectural : quand modernité rime avec authenticité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Colombero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine architectural : quand modernité rime avec authenticité.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6762,51 +6762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boxenbaum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2430" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939376v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colombero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joms.12413" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615050v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cartel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840617736937" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Svenningsen-Berth&#233;lem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ravasi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02737160v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace Jones" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate E. Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Svejenova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840618772611" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Jancsary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus H&#246;llerer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amr.2014.0301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-01675124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/s0733-558x2017000054a006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X2017000054B001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus A. H&#246;llerer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X2017000054A004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492613517464" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rouleau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840610372579" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Battilana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19416520903053598" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeous" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillet Jean-Charles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Tricoire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Girschik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ahlvik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392852v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Jathol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Clemens R&#252;ling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01336318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Svenningsen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135352v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesni&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kokshagina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulongne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Vaara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susse Georg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Garza de Linde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Reijonen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103137v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103103v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103122v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103097v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette L. Olsen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callen Anthony" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pinheiro-Croisel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743393v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalivia Lacoste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lounsbury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615460v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Caneill" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/power-policy-and-profit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826505v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gjuvsland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa E. Leon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colombero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boxenbaum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joms.12413" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2430" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615050v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cartel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840617736937" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02737160v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Svenningsen-Berth&#233;lem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ravasi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace Jones" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate E. Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Svejenova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840618772611" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Jancsary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus H&#246;llerer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amr.2014.0301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-01675124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/s0733-558x2017000054a006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X2017000054B001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus A. H&#246;llerer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X2017000054A004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492613517464" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rouleau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840610372579" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Battilana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19416520903053598" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeous" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillet Jean-Charles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ahlvik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Girschik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Tricoire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392852v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Jathol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Clemens R&#252;ling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01336318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Svenningsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135352v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesni&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kokshagina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulongne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103122v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Vaara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susse Georg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Garza de Linde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Reijonen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103097v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette L. Olsen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callen Anthony" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pinheiro-Croisel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743393v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalivia Lacoste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lounsbury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615460v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Caneill" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/power-policy-and-profit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826505v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gjuvsland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa E. Leon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>