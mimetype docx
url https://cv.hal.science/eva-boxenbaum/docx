--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -559,69 +559,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ravasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2018, 21 (4), pp.1306-1328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737160v1</w:t>
+                <w:t xml:space="preserve">hal-01939388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual responses to multiple logics in hybrid organizing: The role of structural position</w:t>
               </w:r>
@@ -654,69 +654,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ravasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21 (4), pp.1306-1328</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939388v1</w:t>
+                <w:t xml:space="preserve">hal-02737160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an articulation of the material and visual turn in organization studies</w:t>
               </w:r>
@@ -930,365 +930,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a multimodal model of theorization processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Colombero</w:t>
+                <w:t xml:space="preserve">Institutions As Multimodal Accomplishments: Towards the Analysis of Visual Registers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Jancsary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate E. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus A. Höllerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in the Sociology of Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Multimodality, Meaning, and Institutions, 54A, pp.153 - 182. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/s0733-558x2017000054a006⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Multimodality, Meaning, and Institutions, 54A, pp.87-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S0733-558X2017000054A004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675124v1</w:t>
+                <w:t xml:space="preserve">hal-01678781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Construction of a Rational Myth: Industrialization of the French Building Sector in the Period from 1945 to 1970</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a multimodal model of theorization processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Cartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Colombero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Colombero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in the Sociology of Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Multimodality, Meaning, and Institutions, Part B, 54B, pp.27-60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/S0733-558X2017000054B001⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Multimodality, Meaning, and Institutions, 54A, pp.153 - 182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/s0733-558x2017000054a006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678774v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutions As Multimodal Accomplishments: Towards the Analysis of Visual Registers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renate E. Meyer</w:t>
+                <w:t xml:space="preserve">Multimodal Construction of a Rational Myth: Industrialization of the French Building Sector in the Period from 1945 to 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Boxenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Daudigeos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus A. Höllerer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Boxenbaum</w:t>
+                <w:t xml:space="preserve">Jean-Charles Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Colombero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in the Sociology of Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Multimodality, Meaning, and Institutions, 54A, pp.87-117. </w:t>
+              <w:t xml:space="preserve">, 2017, Multimodality, Meaning, and Institutions, Part B, 54B, pp.27-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/S0733-558X2017000054A004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/S0733-558X2017000054B001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678781v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a situated stance in organizational institutionalism: Contributions from French pragmatist sociological theory.</w:t>
               </w:r>
@@ -2238,610 +2238,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional awareness. Examining agency in institutional theory</w:t>
+                <w:t xml:space="preserve">Silent struggles: Framing a new understanding of business in society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Ahlvik</w:t>
+                <w:t xml:space="preserve">Verena Girschik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Theory Development Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hanken School of Economics, Jun 2016, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Academy of Management Annual Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management, Aug 2016, Anaheim, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368291v1</w:t>
+                <w:t xml:space="preserve">hal-01368250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silent struggles: Framing a new understanding of business in society</w:t>
+                <w:t xml:space="preserve">A hybrid intervention. Public and private interventions in the construction of a label for energy efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verena Girschik</w:t>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Tricoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Annual Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Management, Aug 2016, Anaheim, CA, United States</w:t>
+              <w:t xml:space="preserve">EGOS Colloquium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368250v1</w:t>
+                <w:t xml:space="preserve">hal-01368274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid intervention. Public and private interventions in the construction of a label for energy efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Laurent</w:t>
+                <w:t xml:space="preserve">Experimental spaces and institutional innovation: The interplay of distancing work and anchoring work.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Cartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Tricoire</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Colloquium 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Academy of Management Annual Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management, Aug 2016, Anaheim, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368274v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental spaces and institutional innovation: The interplay of distancing work and anchoring work.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Cartel</w:t>
+                <w:t xml:space="preserve">A label to regulate: Governing though market experiment in the construction industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Aggeri</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Annual Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Management, Aug 2016, Anaheim, CA, United States</w:t>
+              <w:t xml:space="preserve">International workshop on ‘Labelling and the politics of markets’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR LAPIN, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368229v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A label to regulate: Governing though market experiment in the construction industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Tricoire</w:t>
+                <w:t xml:space="preserve">Keeping a dream alive: Sustaining the rational myth of industrialization in the construction industry from 1945 to 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Daudigeos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mallard</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Colombero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pillet Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on ‘Labelling and the politics of markets’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR LAPIN, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference: Visuality, Materiality, Multimodality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copenhagen Business School, Sep 2016, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392840v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keeping a dream alive: Sustaining the rational myth of industrialization in the construction industry from 1945 to 1970</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Daudigeos</w:t>
+                <w:t xml:space="preserve">Institutional awareness. Examining agency in institutional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Ahlvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pillet Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference: Visuality, Materiality, Multimodality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Copenhagen Business School, Sep 2016, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">European Theory Development Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hanken School of Economics, Jun 2016, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392856v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a concrete model of theorization processes in institutional innovation</w:t>
               </w:r>
@@ -3328,51 +3328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silent struggles: Framing a new understanding of business in society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena Girschik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3404,299 +3404,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of evaluation devices in the creation of new institutions: breeding contracts under the “genomic” era in animal genetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A process of collective bricolage: crafting highly diffusable innovations in contexts of high uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Tesnière</w:t>
+                <w:t xml:space="preserve">Olga Kokshagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Cartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Colloquium 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Group for Organizational Studies; ALBA Graduate Business School at The American College of Greece, Jul 2015, Athènes, Greece. 22 p</w:t>
+              <w:t xml:space="preserve">The 75th Annual Meeting of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135352v2</w:t>
+                <w:t xml:space="preserve">hal-01137264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process of collective bricolage: crafting highly diffusable innovations in contexts of high uncertainty</w:t>
+                <w:t xml:space="preserve">Collective identity formation in hybrid organizations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Kokshagina</w:t>
+                <w:t xml:space="preserve">Romain Boulongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Cartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 75th Annual Meeting of the Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">EGOS Colloquium 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS), Jul 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137264v1</w:t>
+                <w:t xml:space="preserve">hal-01202515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective identity formation in hybrid organizations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of evaluation devices in the creation of new institutions: breeding contracts under the “genomic” era in animal genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Boulongne</w:t>
+                <w:t xml:space="preserve">Germain Tesnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Colloquium 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS), Jul 2015, Athens, Greece</w:t>
+              <w:t xml:space="preserve">, European Group for Organizational Studies; ALBA Graduate Business School at The American College of Greece, Jul 2015, Athènes, Greece. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202515v1</w:t>
+                <w:t xml:space="preserve">hal-01135352v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I love my work but how do I make sense of it? The role of emotions in hybrid organizations</w:t>
               </w:r>
@@ -3758,679 +3758,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From idea to organizational practice: Institutionalizing innovative ideas through visualization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Markus Höllerer</w:t>
+                <w:t xml:space="preserve">EXPERIMENTATION AND BRICOLAGE ON INSTITUTIONS: UNDERSTANDING THE SELECTION OF NEW ARRANGEMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Cartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Theory Development Workshop in OMT and Strategy 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103137v1</w:t>
+                <w:t xml:space="preserve">hal-01089472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy making as bricolage: the role of platforms in institutional innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Cartel</w:t>
+                <w:t xml:space="preserve">Idea generation in highly institutionalized fields: A dual process model of ideation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Agogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Academy of Management Annual Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089462v1</w:t>
+                <w:t xml:space="preserve">hal-01103122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a foundation of material approaches in neo-institutional theory: A bricolage approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Cartel</w:t>
+                <w:t xml:space="preserve">A tropological perspective on category emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eero Vaara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Annual Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Third European Theory Development Workshop in OMT and Strategy 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103103v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTATION AND BRICOLAGE ON INSTITUTIONS: UNDERSTANDING THE SELECTION OF NEW ARRANGEMENTS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How standards enable the creation of sustainable construction as a new category</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Aggeri</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susse Georg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Garza de Linde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Reijonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">RETHINKING ORGANIZATIONS WORKSHOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grenoble EM, Feb 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089472v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idea generation in highly institutionalized fields: A dual process model of ideation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Agogue</w:t>
+                <w:t xml:space="preserve">From idea to organizational practice: Institutionalizing innovative ideas through visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate E. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Jancsary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Höllerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Annual Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Third European Theory Development Workshop in OMT and Strategy 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103122v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tropological perspective on category emergence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eero Vaara</w:t>
+                <w:t xml:space="preserve">Policy making as bricolage: the role of platforms in institutional innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Cartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Theory Development Workshop in OMT and Strategy 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103148v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How standards enable the creation of sustainable construction as a new category</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a foundation of material approaches in neo-institutional theory: A bricolage approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Cartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Satu Reijonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RETHINKING ORGANIZATIONS WORKSHOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Grenoble EM, Feb 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Academy of Management Annual Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112148v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From idea to organizational practice: Institutionalizing innovative ideas through visualization</w:t>
               </w:r>
@@ -4809,77 +4809,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How standards enable the emergence of sustainable construction as a new organizational field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susse Georg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satu Reijonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Garza de Linde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management Annual Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of Management, Aug 2013, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5215,51 +5215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pinheiro-Croisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Garza de Linde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PUCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, France. pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5297,77 +5297,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INNOVATION IN SUSTAINABLE CONSTRUCTION: ECO-CITIES AND SOCIAL HOUSING IN FRANCE AND DENMARK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susse Georg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Garza de Linde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satu Reijonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5555,51 +5555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energies nouvelles pour la ville du futur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalivia Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6762,51 +6762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colombero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boxenbaum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joms.12413" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2430" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615050v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cartel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840617736937" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02737160v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Svenningsen-Berth&#233;lem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ravasi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace Jones" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate E. Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Svejenova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840618772611" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Jancsary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus H&#246;llerer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amr.2014.0301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-01675124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/s0733-558x2017000054a006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X2017000054B001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus A. H&#246;llerer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X2017000054A004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492613517464" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rouleau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840610372579" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Battilana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19416520903053598" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeous" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillet Jean-Charles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ahlvik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Girschik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Tricoire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392852v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Jathol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Clemens R&#252;ling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01336318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Svenningsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135352v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesni&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kokshagina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulongne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103122v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Vaara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susse Georg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Garza de Linde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Reijonen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103097v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette L. Olsen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callen Anthony" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pinheiro-Croisel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743393v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalivia Lacoste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lounsbury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615460v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Caneill" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/power-policy-and-profit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826505v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gjuvsland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa E. Leon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colombero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boxenbaum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joms.12413" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2430" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615050v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cartel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840617736937" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Svenningsen-Berth&#233;lem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ravasi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02737160v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace Jones" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate E. Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Svejenova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840618772611" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Jancsary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus H&#246;llerer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amr.2014.0301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus A. H&#246;llerer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X2017000054A004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-01675124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/s0733-558x2017000054a006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X2017000054B001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492613517464" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rouleau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840610372579" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Battilana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19416520903053598" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeous" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillet Jean-Charles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Girschik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Tricoire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ahlvik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392852v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Jathol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Clemens R&#252;ling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01336318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Svenningsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137264v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kokshagina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulongne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135352v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesni&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Vaara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112148v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susse Georg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Garza de Linde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Reijonen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103137v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103097v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette L. Olsen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callen Anthony" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pinheiro-Croisel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743393v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalivia Lacoste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lounsbury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615460v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Caneill" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/power-policy-and-profit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826505v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gjuvsland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa E. Leon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>