--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -125,278 +125,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication as institutional maintenance work</w:t>
+                <w:t xml:space="preserve">Organisations nationales et instruments de gestion de l’amélioration génétique des bovins laitiers : une comparaison entre la France, l’Irlande et les Pays-Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Colombero</w:t>
+                <w:t xml:space="preserve">Germain Tesniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Management Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joms.12413⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.1.2430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939376v1</w:t>
+                <w:t xml:space="preserve">hal-02618423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisations nationales et instruments de gestion de l’amélioration génétique des bovins laitiers : une comparaison entre la France, l’Irlande et les Pays-Bas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Authentication as institutional maintenance work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Colombero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (1), pp.37-50. </w:t>
+              <w:t xml:space="preserve">Journal of Management Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Journal of Management Studies, 56 (2), pp.408-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.1.2430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/joms.12413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618423v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Just for fun! How experimental spaces stimulate innovation in institutionnalized fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Cartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -443,51 +443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book review. Alaric Bourgoin. Les Équilibristes. Une ethnographie du conseil en management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -525,228 +525,228 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual responses to multiple logics in hybrid organizing: The role of structural position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Svenningsen-Berthélem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ravasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21 (4), pp.1306-1328</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939388v1</w:t>
+                <w:t xml:space="preserve">hal-02737160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual responses to multiple logics in hybrid organizing: The role of structural position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Svenningsen-Berthélem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ravasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2018, 21 (4), pp.1306-1328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737160v1</w:t>
+                <w:t xml:space="preserve">hal-01939388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an articulation of the material and visual turn in organization studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candace Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -858,51 +858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Jancsary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Höllerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Academy of Management Review, doi:10.5465/amr.2014.0301 (43(3)), pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -930,395 +930,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutions As Multimodal Accomplishments: Towards the Analysis of Visual Registers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards a multimodal model of theorization processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Cartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Colombero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in the Sociology of Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Multimodality, Meaning, and Institutions, 54A, pp.87-117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/S0733-558X2017000054A004⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Multimodality, Meaning, and Institutions, 54A, pp.153 - 182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/s0733-558x2017000054a006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678781v1</w:t>
+                <w:t xml:space="preserve">hal-01675124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a multimodal model of theorization processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Multimodal Construction of a Rational Myth: Industrialization of the French Building Sector in the Period from 1945 to 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Boxenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Daudigeos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Colombero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in the Sociology of Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Multimodality, Meaning, and Institutions, 54A, pp.153 - 182. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/s0733-558x2017000054a006⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Multimodality, Meaning, and Institutions, Part B, 54B, pp.27-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S0733-558X2017000054B001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675124v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Construction of a Rational Myth: Industrialization of the French Building Sector in the Period from 1945 to 1970</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Institutions As Multimodal Accomplishments: Towards the Analysis of Visual Registers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Jancsary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate E. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus A. Höllerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Colombero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in the Sociology of Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Multimodality, Meaning, and Institutions, Part B, 54B, pp.27-60. </w:t>
+              <w:t xml:space="preserve">, 2017, Multimodality, Meaning, and Institutions, 54A, pp.87-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/S0733-558X2017000054B001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/S0733-558X2017000054A004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678774v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a situated stance in organizational institutionalism: Contributions from French pragmatist sociological theory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Journal of Management Inquiry, 23 (3), pp.319-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1365,51 +1365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glocalization of responsible investment: Contextualization work in France and Quebec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 115 (4), pp.707-721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1434,51 +1434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New knowledge products as bricolage: Metaphors and scripts in organizational theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Rouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1529,51 +1529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Europeanness in organizational research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renate E. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (6), pp.737-755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1633,51 +1633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Battilana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Academy of Management Annals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vol. 3, pp. 65-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1737,286 +1737,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal strategies of theorization: A historical analysis of reinforced concrete</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How to draw an institution? Towards a structural analysis of visual and multimodal registers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate E. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Jancsary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Höllerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Colloquium 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2017, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">New Institutionalism - 13th workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Jerusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488285v1</w:t>
+                <w:t xml:space="preserve">hal-01488206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to draw an institution? Towards a structural analysis of visual and multimodal registers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multimodal strategies of theorization: A historical analysis of reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Cartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Colombero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Institutionalism - 13th workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Jerusalem, Israel</w:t>
+              <w:t xml:space="preserve">EGOS Colloquium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488206v1</w:t>
+                <w:t xml:space="preserve">hal-01488285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal strategies of theorization: Retracing the fifty year institutionalization of reinforced concrete.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Cartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Colombero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">'New Ways of Seeing' - AMJ paper and idea development workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMJ and Lancaster University, Apr 2017, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2054,51 +2054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental spaces and institutional innovation: The interplay of distancing work and anchoring work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Cartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2149,64 +2149,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keeping a dream alive: Multimodal study of the construction sector’s industrialization 1945-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Daudigeous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Colombero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pillet Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2238,705 +2238,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silent struggles: Framing a new understanding of business in society</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards a concrete model of theorization processes in institutional innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Cartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Colombero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Annual Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Management, Aug 2016, Anaheim, CA, United States</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Visuality, Materiality, Multimodality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copenhagen Business School, Sep 2016, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368250v1</w:t>
+                <w:t xml:space="preserve">hal-01392852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid intervention. Public and private interventions in the construction of a label for energy efficiency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Institutional awareness. Examining agency in institutional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Ahlvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Tricoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Colloquium 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
+              <w:t xml:space="preserve">European Theory Development Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hanken School of Economics, Jun 2016, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368274v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental spaces and institutional innovation: The interplay of distancing work and anchoring work.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Silent struggles: Framing a new understanding of business in society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Girschik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management Annual Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of Management, Aug 2016, Anaheim, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368229v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A label to regulate: Governing though market experiment in the construction industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">A hybrid intervention. Public and private interventions in the construction of a label for energy efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Boxenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Tricoire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on ‘Labelling and the politics of markets’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR LAPIN, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">EGOS Colloquium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392840v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keeping a dream alive: Sustaining the rational myth of industrialization in the construction industry from 1945 to 1970</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental spaces and institutional innovation: The interplay of distancing work and anchoring work.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Cartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pillet Jean-Charles</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference: Visuality, Materiality, Multimodality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Copenhagen Business School, Sep 2016, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Academy of Management Annual Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management, Aug 2016, Anaheim, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392856v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional awareness. Examining agency in institutional theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A label to regulate: Governing though market experiment in the construction industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Tricoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Theory Development Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hanken School of Economics, Jun 2016, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">International workshop on ‘Labelling and the politics of markets’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR LAPIN, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368291v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a concrete model of theorization processes in institutional innovation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Keeping a dream alive: Sustaining the rational myth of industrialization in the construction industry from 1945 to 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Daudigeos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Boxenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Colombero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eva Boxenbaum</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pillet Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Visuality, Materiality, Multimodality</w:t>
+              <w:t xml:space="preserve">2nd International Conference: Visuality, Materiality, Multimodality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Copenhagen Business School, Sep 2016, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392852v1</w:t>
+                <w:t xml:space="preserve">hal-01392856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of visual communication in the process of institutionalization</w:t>
               </w:r>
@@ -2961,51 +2961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Jancsary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Höllerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Theory Development Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hanken School of Economics; Aalto Business School, Jun 2016, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3056,51 +3056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Jathol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Clemens Rüling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Colloquium 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGOS, Jul 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3164,51 +3164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Jancsary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Höllerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Visuality, Materiality, Multimodality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Copenhagen Business School, Sep 2016, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3246,51 +3246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How individuals cope with institutional complexity in organizations: a case study in the energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Svenningsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ravasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3328,64 +3328,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silent struggles: Framing a new understanding of business in society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena Girschik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Colloquium 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGOS, Jul 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3404,342 +3404,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process of collective bricolage: crafting highly diffusable innovations in contexts of high uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of evaluation devices in the creation of new institutions: breeding contracts under the “genomic” era in animal genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Kokshagina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Germain Tesnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Cartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 75th Annual Meeting of the Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">EGOS Colloquium 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Group for Organizational Studies; ALBA Graduate Business School at The American College of Greece, Jul 2015, Athènes, Greece. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137264v1</w:t>
+                <w:t xml:space="preserve">hal-01135352v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective identity formation in hybrid organizations.</w:t>
+                <w:t xml:space="preserve">A process of collective bricolage: crafting highly diffusable innovations in contexts of high uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Boulongne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Olga Kokshagina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Cartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Colloquium 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS), Jul 2015, Athens, Greece</w:t>
+              <w:t xml:space="preserve">The 75th Annual Meeting of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202515v1</w:t>
+                <w:t xml:space="preserve">hal-01137264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of evaluation devices in the creation of new institutions: breeding contracts under the “genomic” era in animal genetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collective identity formation in hybrid organizations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Tesnière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Romain Boulongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Colloquium 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Group for Organizational Studies; ALBA Graduate Business School at The American College of Greece, Jul 2015, Athènes, Greece. 22 p</w:t>
+              <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS), Jul 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135352v2</w:t>
+                <w:t xml:space="preserve">hal-01202515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I love my work but how do I make sense of it? The role of emotions in hybrid organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Svenningsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Colloquium 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3758,679 +3758,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTATION AND BRICOLAGE ON INSTITUTIONS: UNDERSTANDING THE SELECTION OF NEW ARRANGEMENTS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From idea to organizational practice: Institutionalizing innovative ideas through visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate E. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Jancsary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Höllerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Third European Theory Development Workshop in OMT and Strategy 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089472v1</w:t>
+                <w:t xml:space="preserve">hal-01103137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idea generation in highly institutionalized fields: A dual process model of ideation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Policy making as bricolage: the role of platforms in institutional innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Cartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Annual Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103122v1</w:t>
+                <w:t xml:space="preserve">hal-01089462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tropological perspective on category emergence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Toward a foundation of material approaches in neo-institutional theory: A bricolage approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Cartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Theory Development Workshop in OMT and Strategy 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Academy of Management Annual Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103148v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How standards enable the creation of sustainable construction as a new category</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A tropological perspective on category emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eero Vaara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Satu Reijonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RETHINKING ORGANIZATIONS WORKSHOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Grenoble EM, Feb 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Third European Theory Development Workshop in OMT and Strategy 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112148v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From idea to organizational practice: Institutionalizing innovative ideas through visualization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How standards enable the creation of sustainable construction as a new category</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susse Georg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Garza de Linde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Reijonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Theory Development Workshop in OMT and Strategy 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">RETHINKING ORGANIZATIONS WORKSHOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grenoble EM, Feb 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103137v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy making as bricolage: the role of platforms in institutional innovation</w:t>
+                <w:t xml:space="preserve">EXPERIMENTATION AND BRICOLAGE ON INSTITUTIONS: UNDERSTANDING THE SELECTION OF NEW ARRANGEMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Cartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089462v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a foundation of material approaches in neo-institutional theory: A bricolage approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Idea generation in highly institutionalized fields: A dual process model of ideation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Agogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management Annual Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103103v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From idea to organizational practice: Institutionalizing innovative ideas through visualization</w:t>
               </w:r>
@@ -4455,51 +4455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Jancsary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Höllerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Group for Organizational Studies (EGOS) Colloquium 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4537,51 +4537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let’s get concrete!: How materials and aesthetics drive institutional change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candace Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIVING VISUAL AND MATERIAL FORM TO IDEAS, IDENTITY AND IMAGINATION: ARCHITECTURE, URBANISM AND SUSTAINABLE CONSTRUCTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4619,51 +4619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionalizing new ideas through visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renate E. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Höllerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4714,51 +4714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succeeding at the Bottom-of-the-Pyramid: Overcoming internal obstacles in multi-national corporations to new social venture creation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette L. Olsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4796,51 +4796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How standards enable the emergence of sustainable construction as a new organizational field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susse Georg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4930,51 +4930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candace Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callen Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Colloquium 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGOS, Jul 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5012,51 +5012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idea generation in highly institutionalized fields: how individuals become aware of field frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5094,51 +5094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standards and innovation in emerging fields: Pushing breakthrough innovation or enrolling actors? An analysis of eco-district standards in France and Denmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pinheiro-Croisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5176,51 +5176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCESSES OF INSTITUTIONAL INNOVATION: REFERENCE TOOLS FOR ECO-CITIES IN FRANCE AND DENMARK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5284,51 +5284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INNOVATION IN SUSTAINABLE CONSTRUCTION: ECO-CITIES AND SOCIAL HOUSING IN FRANCE AND DENMARK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susse Georg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5467,51 +5467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Leca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5542,64 +5542,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energies nouvelles pour la ville du futur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalivia Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5643,51 +5643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional Logics in Action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lounsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Lounsbury &amp; E. Boxenbaum. Emerald, 39B, 382 pp., 2013, Research in the Sociology of Organization, 978-1-78190-920-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5718,51 +5718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional Logics in Action. Research in the Sociology of Organizations, vol. 39A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lounsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Lounsbury &amp; E. Boxenbaum. Emerald, 310 pp., 2013, 978-1-78190-918-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5825,51 +5825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy making as collective bricolage: the role of the electricity sector in the making of the European carbon market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Cartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5937,51 +5937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tournant “materiel” dans la theorie neoinstitutionnaliste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6036,51 +6036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-strategies of contextualization: Glocalizing responsible investment in France and Quebec.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6135,51 +6135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional Logics in Action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lounsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Lounsbury &amp; E. Boxenbaum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institutional Logics in Action, Part A.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39A, Emerald, pp.3-24, 2013, Research in the Sociology of Organizations, 978-1-78190-918-8</w:t>
@@ -6221,51 +6221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The immateriality of material practices in institutional logics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candace Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callen Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6307,51 +6307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity management in Denmark: Evolutions from 2002 to 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gjuvsland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6406,51 +6406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sosiale konstruksjoner som en reguleringsmekanisme: Rekonstruering av CSR i Danmark. (Social construction as a mode of regulation: Reconstructing CSR in Denmark)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Kakabadse &amp; M. Morsing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bedrifters samfunnsansvar: Hvordan forene ønsker og praksis? (Corporations social responsibility: How to reconcile desires and practice?)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tapir Academisk Forlag, Trondheim, Norway, pp.165-176, 2010</w:t>
@@ -6511,64 +6511,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine architectural : quand modernité rime avec authenticité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Colombero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boxenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine architectural : quand modernité rime avec authenticité.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6762,51 +6762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colombero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boxenbaum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joms.12413" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2430" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615050v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cartel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840617736937" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Svenningsen-Berth&#233;lem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ravasi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02737160v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace Jones" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate E. Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Svejenova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840618772611" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Jancsary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus H&#246;llerer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amr.2014.0301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus A. H&#246;llerer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X2017000054A004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-01675124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/s0733-558x2017000054a006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X2017000054B001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492613517464" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rouleau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840610372579" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Battilana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19416520903053598" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeous" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillet Jean-Charles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Girschik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Tricoire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ahlvik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392852v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Jathol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Clemens R&#252;ling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01336318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Svenningsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137264v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kokshagina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulongne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135352v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesni&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Vaara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112148v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susse Georg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Garza de Linde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Reijonen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103137v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103097v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette L. Olsen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callen Anthony" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pinheiro-Croisel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743393v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalivia Lacoste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lounsbury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615460v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Caneill" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/power-policy-and-profit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826505v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gjuvsland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa E. Leon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boxenbaum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2430" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939376v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colombero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joms.12413" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615050v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Cartel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840617736937" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02737160v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Svenningsen-Berth&#233;lem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ravasi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace Jones" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate E. Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Svejenova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840618772611" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Jancsary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus H&#246;llerer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amr.2014.0301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-01675124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/s0733-558x2017000054a006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X2017000054B001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus A. H&#246;llerer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X2017000054A004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492613517464" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rouleau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840610372579" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Battilana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19416520903053598" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeous" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillet Jean-Charles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ahlvik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Girschik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Tricoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368229v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Jathol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Clemens R&#252;ling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01336318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Svenningsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135352v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesni&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kokshagina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulongne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Vaara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112148v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susse Georg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Garza de Linde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Reijonen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103122v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103097v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette L. Olsen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callen Anthony" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pinheiro-Croisel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743393v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalivia Lacoste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lounsbury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615460v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Caneill" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/power-policy-and-profit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826505v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gjuvsland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa E. Leon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>