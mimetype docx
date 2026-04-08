--- v0 (2026-03-14)
+++ v1 (2026-04-08)
@@ -519,51 +519,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -635,1356 +635,1582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offering a second-hand gift: An exploration of consumers’ profiles in the toys sector</w:t>
+                <w:t xml:space="preserve">Offrir des cadeaux d’occasion : tabou, transgression ou nouvelle norme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chautard Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Annual Conference of the European Marketing Academy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESIC Business &amp; Marketing School, May 2025, Pozuelo de Alarcón (Madrid), France</w:t>
+              <w:t xml:space="preserve">23e Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097715v1</w:t>
+                <w:t xml:space="preserve">hal-05576857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location de jouets : quelle place pour les distributeurs du secteur face aux ludothèques publiques et aux nouveaux acteurs privés?</w:t>
+                <w:t xml:space="preserve">Offering a second-hand gift: An exploration of consumers’ profiles in the toys sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chautard Dardé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">54th Annual Conference of the European Marketing Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESIC Business &amp; Marketing School, May 2025, Pozuelo de Alarcón (Madrid), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735945v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When things are no longer possessions: does dispossession still take place in a context of collaborative consumption?</w:t>
+                <w:t xml:space="preserve">Location de jouets : quelle place pour les distributeurs du secteur face aux ludothèques publiques et aux nouveaux acteurs privés?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chautard Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifty Years of Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jun 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157079v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohérence entre les publicités et la réalité : Comprendre la perception du décalage communicationnel et ses effets sur la marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème congrès international de l'afm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How parents handle the disposal of their children's toys: an emotional and controlled process</w:t>
+                <w:t xml:space="preserve">When things are no longer possessions: does dispossession still take place in a context of collaborative consumption?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Fifty Years of Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jun 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588879v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du gaspillage au réemploi : processus de (re)création de valeur des objets dans les pratiques de don et de vente</w:t>
+                <w:t xml:space="preserve">How parents handle the disposal of their children's toys: an emotional and controlled process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème congrès de l'Association Française du Marketing (AFM) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">21st International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675651v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de la logique marchande : les tensions à l’œuvre dans la vente en ligne</w:t>
+                <w:t xml:space="preserve">Du gaspillage au réemploi : processus de (re)création de valeur des objets dans les pratiques de don et de vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cerio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rieunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">38ème congrès de l'Association Française du Marketing (AFM) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463454v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disposing of an object how choosing between redistribution or garbage</w:t>
+                <w:t xml:space="preserve">Au-delà de la logique marchande : les tensions à l’œuvre dans la vente en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Debenedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rieunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAC 2020 Regional Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">20ème Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948915v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giving, Selling or Throwing Away Unused Objects: A Complex Decision</w:t>
+                <w:t xml:space="preserve">Disposing of an object how choosing between redistribution or garbage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Association for Consumer Research Conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">EMAC 2020 Regional Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971543v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better understanding of gift-giving's meanings</w:t>
+                <w:t xml:space="preserve">Giving, Selling or Throwing Away Unused Objects: A Complex Decision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th EMAC Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">48th Association for Consumer Research Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160925v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From dispossession to objects' reuse: trajectories and practices in the context of clothing</w:t>
+                <w:t xml:space="preserve">Toward a better understanding of gift-giving's meanings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cerio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Debenedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpretive Consumer Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">48th EMAC Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135221v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure compréhension du don d'objets aux associations</w:t>
+                <w:t xml:space="preserve">From dispossession to objects' reuse: trajectories and practices in the context of clothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Debenedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Interpretive Consumer Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388814v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une meilleure compréhension du don d'objets aux associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cerio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céder ses objets pour leur donner une seconde vie : une approche par la théorie des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Colloque Doctoral de l'AFM (Association Française du Marketing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À Noël, des cadeaux de seconde main sous le sapin ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Juge</w:t>
+                <w:t xml:space="preserve">La gestion de la relation d’enquête : construire sa place de chercheur sur des terrains engageants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Chautard Dardé</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-04643259v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Gmada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sherazade Gatfaoui; Eric Gautier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Clés pour une recherche partenariale réussie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, 2026, 978-2-38630-272-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À Noël, des cadeaux de seconde main sous le sapin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chautard Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Donner ou vendre ses objets : vers une meilleure compréhension de la dépossession par le réemploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Gustave Eiffel, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03582864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner ou vendre ses objets : vers une meilleure compréhension de la dépossession par le réemploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Gustave Eiffel, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021UEFL2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03767533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2052,51 +2278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="464522B5"/>
+    <w:nsid w:val="CB876CD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2283,51 +2509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eva-cerio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8633-6880" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684487v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieunier Sophie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-05-2023-0069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/MY45-CE24" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.06.053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chautard Dard&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04735945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04157079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04100301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desbois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971543v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03582864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03767533v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UEFL2002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eva-cerio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8633-6880" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684487v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieunier Sophie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-05-2023-0069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/MY45-CE24" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.06.053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chautard Dard&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097715v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04735945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04100301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desbois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04157079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lallemand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Gmada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03582864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03767533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UEFL2002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>