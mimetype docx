--- v1 (2026-04-08)
+++ v2 (2026-04-28)
@@ -2278,51 +2278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB876CD4"/>
+    <w:nsid w:val="9522D8BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>