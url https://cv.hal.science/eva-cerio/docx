--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -920,191 +920,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohérence entre les publicités et la réalité : Comprendre la perception du décalage communicationnel et ses effets sur la marque</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When things are no longer possessions: does dispossession still take place in a context of collaborative consumption?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème congrès international de l'afm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">Fifty Years of Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jun 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100301v1</w:t>
+                <w:t xml:space="preserve">hal-04157079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When things are no longer possessions: does dispossession still take place in a context of collaborative consumption?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cohérence entre les publicités et la réalité : Comprendre la perception du décalage communicationnel et ses effets sur la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ranchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifty Years of Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jun 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">39ème congrès international de l'afm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157079v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How parents handle the disposal of their children's toys: an emotional and controlled process</w:t>
               </w:r>
@@ -2278,51 +2278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9522D8BB"/>
+    <w:nsid w:val="76986F6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2509,51 +2509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eva-cerio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8633-6880" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684487v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieunier Sophie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-05-2023-0069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/MY45-CE24" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.06.053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chautard Dard&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097715v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04735945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04100301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desbois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04157079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lallemand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Gmada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03582864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03767533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UEFL2002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eva-cerio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8633-6880" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684487v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieunier Sophie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-05-2023-0069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/MY45-CE24" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.06.053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chautard Dard&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097715v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04735945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04157079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04100301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desbois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lallemand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Gmada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03582864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03767533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UEFL2002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>