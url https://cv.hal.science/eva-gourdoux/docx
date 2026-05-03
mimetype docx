--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -387,178 +387,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Very Hot Story&amp;quot;: Eroticism in Flannery O'Connor's &amp;quot;Good Country People</w:t>
+                <w:t xml:space="preserve">Southern Beauty: Race, Ritual and Memory in the Modern South. Elizabeth Bronwyn Boyd. Athens: University of Georgia Press, 2022, 191 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gourdoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Flannery O'Connor Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Caliban : French journal of English studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12dmx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859499v1</w:t>
+                <w:t xml:space="preserve">hal-05435696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southern Beauty: Race, Ritual and Memory in the Modern South. Elizabeth Bronwyn Boyd. Athens: University of Georgia Press, 2022, 191 p.</w:t>
+                <w:t xml:space="preserve">A Very Hot Story&amp;quot;: Eroticism in Flannery O'Connor's &amp;quot;Good Country People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gourdoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caliban : French journal of English studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Flannery O'Connor Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.10-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12dmx⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05435696v1</w:t>
+                <w:t xml:space="preserve">hal-04859499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living on the Margins: Secluded Characters in Southern Literature</w:t>
               </w:r>
@@ -669,51 +669,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2 (2 | 2023), </w:t>
+              <w:t xml:space="preserve">, 2023, 2 | 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transatlantica.22343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1041,372 +1041,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faulkner’s Recluse: Seclusion in Light in August, Absalom, Absalom! and 'A Rose for Emily</w:t>
+                <w:t xml:space="preserve">“La parole du reclus chez William Faulkner, Flannery O’Connor et Eudora Welty”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gourdoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anniversaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faulkner and Yoknapatawpha Conference, Jul 2024, Oxford, Mississippi, United States</w:t>
+              <w:t xml:space="preserve">Séminaire Voix/Vocalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Roussillon-Constanty; Laboratoire ALTER, Mar 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617903v1</w:t>
+                <w:t xml:space="preserve">hal-04614916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“La parole du reclus chez William Faulkner, Flannery O’Connor et Eudora Welty”</w:t>
+                <w:t xml:space="preserve">Faulkner’s Recluse: Seclusion in Light in August, Absalom, Absalom! and 'A Rose for Emily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gourdoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Voix/Vocalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Roussillon-Constanty; Laboratoire ALTER, Mar 2024, Pau, France</w:t>
+              <w:t xml:space="preserve">Anniversaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faulkner and Yoknapatawpha Conference, Jul 2024, Oxford (Mississippi), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614916v1</w:t>
+                <w:t xml:space="preserve">hal-04617903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Sud de papier et d'encre : écrire le Sud des Etats-Unis</w:t>
+                <w:t xml:space="preserve">“From Pen to Eye: Writing and Reading the South”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gourdoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Imaginaires du Sud à l'écrit et à l'écran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jacques Demange; Tristan Terral; Antoine Guégan, Apr 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Southern Studies Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for American Studies; Frédérique Spill; Gérald Preher, Sep 2023, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108874v1</w:t>
+                <w:t xml:space="preserve">hal-04617899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“From Pen to Eye: Writing and Reading the South”</w:t>
+                <w:t xml:space="preserve">From the South With a Twist: Flannery O’Connor’s Transmission of the South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gourdoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern Studies Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for American Studies; Frédérique Spill; Gérald Preher, Sep 2023, Arras, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SAES 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAES, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617899v1</w:t>
+                <w:t xml:space="preserve">hal-04614910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the South With a Twist: Flannery O’Connor’s Transmission of the South</w:t>
+                <w:t xml:space="preserve">Un Sud de papier et d'encre : écrire le Sud des Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gourdoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SAES 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAES, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Les Imaginaires du Sud à l'écrit et à l'écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacques Demange; Tristan Terral; Antoine Guégan, Apr 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614910v1</w:t>
+                <w:t xml:space="preserve">hal-04108874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Un Sud de papier et d’encre : écrire le Sud des Etats-Unis”</w:t>
               </w:r>
@@ -1869,165 +1869,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Weight of Space’: Spaces of Confinement in 20th century Southern Literature</w:t>
+                <w:t xml:space="preserve">‘More/Less Than Meets the Eye’ : le regard dans les oeuvres de William Faulkner, Flannery O’Connor et Eudora Welty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gourdoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Northeast Modern Language Association, 50th Anniversary Convention.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NeMLA, Mar 2019, Washington (DC), United States</w:t>
+              <w:t xml:space="preserve">Séminaire Poéthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Yves Laurichesse; Nathalie Cochoy, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614914v1</w:t>
+                <w:t xml:space="preserve">hal-04194412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘More/Less Than Meets the Eye’ : le regard dans les oeuvres de William Faulkner, Flannery O’Connor et Eudora Welty</w:t>
+                <w:t xml:space="preserve">The Weight of Space’: Spaces of Confinement in 20th century Southern Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gourdoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Poéthiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Yves Laurichesse; Nathalie Cochoy, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Northeast Modern Language Association, 50th Anniversary Convention.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NeMLA, Mar 2019, Washington (DC), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194412v1</w:t>
+                <w:t xml:space="preserve">hal-04614914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2103,51 +2103,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB1AC0E6"/>
+    <w:nsid w:val="C5B6369D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2334,51 +2334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eva-gourdoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU20008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evagourdoux.hypotheses.org/a-propos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firuze G&#252;zel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gourdoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111474120" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859499v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435696v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dmx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903947v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/2974-9549032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05120497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Daveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.22343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035410v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436688v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.8419" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617870v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617899v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eva-gourdoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU20008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evagourdoux.hypotheses.org/a-propos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firuze G&#252;zel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gourdoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111474120" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dmx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903947v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/2974-9549032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05120497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Daveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.22343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035410v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436688v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.8419" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617870v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617903v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617899v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194412v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>