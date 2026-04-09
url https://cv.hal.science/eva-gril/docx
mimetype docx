--- v0 (2026-03-14)
+++ v1 (2026-04-09)
@@ -183,2191 +183,2536 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten practical guidelines for microclimate research in terrestrial ecosystems</w:t>
+                <w:t xml:space="preserve">From the ground to the roof: 3D microclimate modelling in a tropical forest and its consequences for epiphytic bryophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Beugnon</w:t>
+                <w:t xml:space="preserve">Yun Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Klinges</w:t>
+                <w:t xml:space="preserve">Ting Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
+                <w:t xml:space="preserve">Luxiang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pekka Niittynen</w:t>
+                <w:t xml:space="preserve">Liang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Workshop 3D microclimate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SoilTemp, Feb 2026, Leuven (BE), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847700v1</w:t>
+                <w:t xml:space="preserve">hal-05557187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The affinity of vascular plants and bryophytes to forest microclimate buffering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of LiDAR-Derived Canopy Structure on Understory Microclimate: Comparing Observations with Physics-Based Model Predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Corroyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eva Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Brasseur</w:t>
+                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04767151v1</w:t>
+              <w:t xml:space="preserve">SilviLaser 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval; University of British Columbia, Sep 2025, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological indicator values of understorey plants perform poorly to infer forest microclimate temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Variation of epiphytic bryophyte communities through the lens of a spatially-explicit microclimatic model in SE Asian sky trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Collart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thing Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gril</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boris Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04501902v1</w:t>
+              <w:t xml:space="preserve">International botanical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimate, an important part of ecology and biogeography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping forest microclimates using Sentinel 1 Radar data: insights and complementarity with LiDAR and optical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lalechère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Kemppinen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04329908v2</w:t>
+              <w:t xml:space="preserve">SPIE Sensors + Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2679400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using airborne LiDAR to map forest microclimate temperature buffering or amplification</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Of sensors and intercalibrations: The need for standardized protocols and consequences on microclimate studies relying on low-cost temperature sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Mahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04556088v2</w:t>
+              <w:t xml:space="preserve">Microclimate Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Antwerpen, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimate reveals the true thermal niche of forest plant species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of drought and water supply on the performance of epiphytic tank bromeliads.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stef Haesen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...245 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Comparative Biology of Monocotyledons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Natal, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Laslier</w:t>
-[...451 lines deleted...]
-                <w:t xml:space="preserve">hal-02149053v1</w:t>
+                <w:t xml:space="preserve">hal-03343136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of LiDAR-Derived Canopy Structure on Understory Microclimate: Comparing Observations with Physics-Based Model Predictions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ten practical guidelines for microclimate research in terrestrial ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Klinges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pekka Niittynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SilviLaser 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05536887v1</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), pp.269-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.14476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping forest microclimates using Sentinel 1 Radar data: insights and complementarity with LiDAR and optical data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The affinity of vascular plants and bryophytes to forest microclimate buffering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vanderpoorten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Sensors + Imaging</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04204767v1</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (1), pp.22-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of sensors and intercalibrations: The need for standardized protocols and consequences on microclimate studies relying on low-cost temperature sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Le microclimat forestier, un rempart efficace face au changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microclimate Ecology and Biogeography</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04476089v1</w:t>
+              <w:t xml:space="preserve">La voix de la forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87, pp.23-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of drought and water supply on the performance of epiphytic tank bromeliads.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Gril</w:t>
+                <w:t xml:space="preserve">Microclimate, an important part of ecology and biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Kemppinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad van Meerbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Coste</w:t>
+                <w:t xml:space="preserve">Jofre Carnicer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Gérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Maillard</w:t>
+                <w:t xml:space="preserve">Nathalie Isabelle Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Comparative Biology of Monocotyledons</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (6), pp.245-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329908v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological indicator values of understorey plants perform poorly to infer forest microclimate temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vanderpoorten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microclimate reveals the true thermal niche of forest plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Haesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using airborne LiDAR to map forest microclimate temperature buffering or amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 298 (1), pp.113820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2023.113820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556088v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slope and equilibrium: A parsimonious and flexible approach to model microclimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Greiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B Ashcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.885-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.14048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveil the unseen: Using LiDAR to capture time-lag dynamics in the herbaceous layer of European temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Horen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (2), pp.282-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forest microclimates and climate change: Importance, drivers and future research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343136v1</w:t>
+                <w:t xml:space="preserve">Miska Luoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Scheffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Zellweger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (11), pp.2279-2297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drought effects on resource partition and conservation among leaf ontogenetic stages in epiphytic tank bromeliads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Svensk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170 (4), pp.488-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water and nutrient uptake capacity of leaf-absorbing trichomes vs. roots in epiphytic tank bromeliads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Si Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163, pp.112-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2019.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling forest microclimate and its consequences on understory flora under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bioclimatology. Université de Picardie Jules Verne, 2024. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024AMIE0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05062022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2435,51 +2780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3218B46D"/>
+    <w:nsid w:val="A137F3D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2666,51 +3011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eva-gril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7340-8264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284508438" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAA-5223-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04847700v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klinges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Niittynen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14476" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vanderpoorten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14425" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vital" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13241" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329908v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kemppinen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Carnicer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isabelle Chardon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13834" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556088v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113820" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04239469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Haesen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14312" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Greiser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Ashcroft" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miska Luoto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Scheffers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zellweger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15569" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959147v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Svensk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13161" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02149053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Si Ouali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.04.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Corroyez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2679400" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gril" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mahier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Demailly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marrec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05062022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AMIE0004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eva-gril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7340-8264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284508438" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAA-5223-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557187v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Deng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Shen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxiang Lin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Song" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Corroyez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Collart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thing Shen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2679400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476089v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gril" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mahier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Demailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marrec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04847700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klinges" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Niittynen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14476" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vanderpoorten" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14425" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329908v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kemppinen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Carnicer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isabelle Chardon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13834" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vital" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13241" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04239469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Haesen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14312" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556088v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113820" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Greiser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Ashcroft" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miska Luoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Scheffers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zellweger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15569" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Svensk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13161" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02149053v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Si Ouali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.04.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05062022v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AMIE0004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>