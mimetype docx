--- v1 (2026-04-09)
+++ v2 (2026-05-08)
@@ -183,2536 +183,2670 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrestrial lidar versus field surveys to assess microclimate temperature buffering in forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Terschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Bonigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 615, pp.123837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2026.123837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ten practical guidelines for microclimate research in terrestrial ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Klinges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pekka Niittynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), pp.269-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.14476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The affinity of vascular plants and bryophytes to forest microclimate buffering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vanderpoorten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (1), pp.22-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le microclimat forestier, un rempart efficace face au changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La voix de la forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87, pp.23-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microclimate, an important part of ecology and biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Kemppinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad van Meerbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jofre Carnicer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Isabelle Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (6), pp.245-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329908v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological indicator values of understorey plants perform poorly to infer forest microclimate temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vanderpoorten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microclimate reveals the true thermal niche of forest plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Haesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using airborne LiDAR to map forest microclimate temperature buffering or amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 298 (1), pp.113820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2023.113820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556088v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slope and equilibrium: A parsimonious and flexible approach to model microclimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Greiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B Ashcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.885-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.14048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveil the unseen: Using LiDAR to capture time-lag dynamics in the herbaceous layer of European temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Horen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (2), pp.282-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forest microclimates and climate change: Importance, drivers and future research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miska Luoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Scheffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Zellweger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (11), pp.2279-2297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drought effects on resource partition and conservation among leaf ontogenetic stages in epiphytic tank bromeliads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Svensk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170 (4), pp.488-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water and nutrient uptake capacity of leaf-absorbing trichomes vs. roots in epiphytic tank bromeliads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Si Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163, pp.112-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2019.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the ground to the roof: 3D microclimate modelling in a tropical forest and its consequences for epiphytic bryophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luxiang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop 3D microclimate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SoilTemp, Feb 2026, Leuven (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of LiDAR-Derived Canopy Structure on Understory Microclimate: Comparing Observations with Physics-Based Model Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Corroyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SilviLaser 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Laval; University of British Columbia, Sep 2025, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of epiphytic bryophyte communities through the lens of a spatially-explicit microclimatic model in SE Asian sky trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Collart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thing Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International botanical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping forest microclimates using Sentinel 1 Radar data: insights and complementarity with LiDAR and optical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lalechère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Sensors + Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2679400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of sensors and intercalibrations: The need for standardized protocols and consequences on microclimate studies relying on low-cost temperature sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Mahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microclimate Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of drought and water supply on the performance of epiphytic tank bromeliads.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Comparative Biology of Monocotyledons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343136v1</w:t>
-              </w:r>
-[...1607 lines deleted...]
-                <w:t xml:space="preserve">hal-02149053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling forest microclimate and its consequences on understory flora under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bioclimatology. Université de Picardie Jules Verne, 2024. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024AMIE0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05062022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2780,51 +2914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A137F3D6"/>
+    <w:nsid w:val="F1A38784"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3011,51 +3145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eva-gril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7340-8264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284508438" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAA-5223-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557187v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Deng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Shen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxiang Lin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Song" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Corroyez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Collart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thing Shen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2679400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476089v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gril" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mahier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Demailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marrec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04847700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klinges" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Niittynen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14476" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vanderpoorten" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14425" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329908v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kemppinen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Carnicer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isabelle Chardon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13834" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vital" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13241" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04239469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Haesen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14312" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556088v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113820" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Greiser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Ashcroft" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miska Luoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Scheffers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zellweger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15569" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Svensk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13161" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02149053v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Si Ouali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.04.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05062022v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AMIE0004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eva-gril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7340-8264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284508438" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAA-5223-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05610596v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Terschanski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bonigen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Havet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2026.123837" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04847700v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klinges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Niittynen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14476" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vanderpoorten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14425" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329908v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kemppinen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Carnicer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isabelle Chardon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13834" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501902v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vital" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13241" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04239469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Haesen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14312" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556088v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113820" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Greiser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Ashcroft" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14048" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miska Luoto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Scheffers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zellweger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15569" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Svensk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13161" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02149053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Si Ouali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2019.04.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557187v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Deng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Shen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxiang Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Song" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Corroyez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581874v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Collart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thing Shen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2679400" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gril" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mahier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Demailly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marrec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343136v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05062022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AMIE0004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>