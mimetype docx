--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -201,513 +201,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La Complainte de Louisbourg : Chansons de sièges et circulation des cultures militaires entre Europe et Acadie à l’époque coloniale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guillorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acadiensis. Journal of the History of the Atlantic Region/Revue d’histoire de la région Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, vol. 51 (n°1), p. 5-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chansons de tradition orale et circulations maritimes au XVIIIe siècle d’après les archives britanniques des Prize Papers »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guillorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bouthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rabaska : revue d'ethnologie de l'Amérique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, p. 37-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Celtique ? ». Le bien-fondé d’une réflexion autour d’un questionnement complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/abpo.8009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« La Complainte de Louisbourg : Chansons de sièges et circulation des cultures militaires entre Europe et Acadie à l’époque coloniale »</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’historiographie vernaculaire au service d’une histoire de la mémoire et de l’oubli social »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acadiensis. Journal of the History of the Atlantic Region/Revue d’histoire de la région Atlantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, vol. 51 (n°1), p. 5-38</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, vol. 67 (n°2), p. 125-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Chansons de tradition orale et circulations maritimes au XVIIIe siècle d’après les archives britanniques des Prize Papers »</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écouter les archives. Langues vernaculaires et usages sociaux des parlers régionaux au prisme des archives judiciaires d’Ancien Régime »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Robert Bouthillier</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, vol. 19, p. 83-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Early Modern Justice and Oral Traditions: Crime and Punishment in Breton Ballads »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guillorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Modern French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, vol. 41 (1), p. 37-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce que chanter veut dire dans l’espace atlantique colonial français : position de recherche »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rabaska : revue d'ethnologie de l'Amérique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 20, p. 37-68</w:t>
-[...274 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2019, vol. 17, p. 59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1069,174 +1069,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'armée au séminaire : l'itinéraire et l'oeuvre de Pierre Collas, migrant éphémère en Nouvelle-France (1698-1703)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guillorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Bibliothèque et Archives nationales du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°4, p. 20-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1012094ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérer la confusion de Babel. Politiques missionnaires et langues vernaculaires dans l'Est du Canada (XVIIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire de l'Amérique Française,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 66 (n°2), p. 177-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941600v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-00733899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concours, un moyen efficace de collecter ?</w:t>
               </w:r>
@@ -1884,51 +1884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que reste-t-il des conflits coloniaux franco-anglais dans la tradition chantée francophone d'Amérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2343,51 +2343,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chansons du cousinage. Normandie-Amérique du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2571,51 +2571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Scales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouthillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association La Loure, 184 p., 2018, (Collection Sources), 978-2-9552420-2-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2965,51 +2965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contes et chansons de tradition orale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouthillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fessée et autres droits de correction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, p. 188-191, 2022</w:t>
@@ -3038,51 +3038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La prise de Rome de 1527 dans la chanson populaire (XVIe- XXIe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3200,182 +3200,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Guillorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Charle; Daniel Roche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe. Encyclopédie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.1295-1301, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mémoire comme moteur de la révolte. Réflexions autour du rôle subversif des traditions orales dans l’Europe moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra Merle; Stéphane Jettot; Manuel Herrero Sanchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire des révoltes en Europe à l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Éditions Garnier, pp.251-267, 2018, (Constitution de la modernité), 978-2-406-08253-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08254-5.p.0251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08254-5.p.0251⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02156228v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02156197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral cultures and traditions of social conflict: An introduction to sources and approaches</w:t>
               </w:r>
@@ -4098,51 +4098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des livrets de colportage dans le renouvellement du répertoire oral. La destinée de trois complaintes criminelles imprimées en Bretagne au XIXe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouthillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fañch Postic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bretagne du coeur aux lèvres : Mélanges offerts à Donatien Laurent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes (http://www.pur-editions.fr/), pp.97-122, 2009</w:t>
@@ -4165,173 +4165,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La complainte sur le marquis de Pontcallec, les gwerzioù bretonnes et l'histoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guillorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Cornette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le marquis et le régent. Une conspiration bretonne à l'aube des Lumières.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tallandier, pp.297-313, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Langues, hiérarchies et conflits dans la Bretagne d'Ancien Régime : l'apport des archives judiciaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gildas Buron, Hervé Bihan, Bernard Merdrignac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A travers les îles celtiques. A-dreuz an inizi keltiek Per insulas scotticas. Mélanges à la mémoire de Gwénaël Le Duc.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes (http://www.pur-editions.fr/), pp.353-361, 2008, Suppl. à la revue Klask /Britannia monastica, N° 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452364v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00480128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bretons sous l'Ancien Régime d'après les chansons en langue bretonne : un certain regard porté sur les hiérarchies sociales et culturelles.</w:t>
               </w:r>
@@ -4662,51 +4662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guillorel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074443v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.8009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858226v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858222v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bouthillier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858234v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Guillorel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.3997" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204526v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2635" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012094ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00463972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05369401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.2538" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01915426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451677v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00459198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Davy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lagrange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164950v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hopkin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Scales" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pooley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Ann Costantine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858190v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OJMH2607" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156228v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08254-5.p.0251" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Jouas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700054v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00490036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451664v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00480128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00354696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guillorel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858226v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858222v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bouthillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074443v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.8009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858234v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Guillorel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.3997" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204526v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2635" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012094ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00463972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05369401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.2538" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01915426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451677v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00459198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Davy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lagrange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164950v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hopkin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Scales" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pooley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Ann Costantine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858190v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OJMH2607" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08254-5.p.0251" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Jouas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700054v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00490036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451664v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00480128v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00354696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>