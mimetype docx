--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -201,582 +201,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Celtique ? ». Le bien-fondé d’une réflexion autour d’un questionnement complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guillorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.8009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La Complainte de Louisbourg : Chansons de sièges et circulation des cultures militaires entre Europe et Acadie à l’époque coloniale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acadiensis. Journal of the History of the Atlantic Region/Revue d’histoire de la région Atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, vol. 51 (n°1), p. 5-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Chansons de tradition orale et circulations maritimes au XVIIIe siècle d’après les archives britanniques des Prize Papers »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouthillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rabaska : revue d'ethnologie de l'Amérique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20, p. 37-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Celtique ? ». Le bien-fondé d’une réflexion autour d’un questionnement complexe</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’historiographie vernaculaire au service d’une histoire de la mémoire et de l’oubli social »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guillorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, vol. 67 (n°2), p. 125-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écouter les archives. Langues vernaculaires et usages sociaux des parlers régionaux au prisme des archives judiciaires d’Ancien Régime »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guillorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, vol. 19, p. 83-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Early Modern Justice and Oral Traditions: Crime and Punishment in Breton Ballads »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guillorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Modern French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, vol. 41 (1), p. 37-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce que chanter veut dire dans l’espace atlantique colonial français : position de recherche »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guillorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rabaska : revue d'ethnologie de l'Amérique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, vol. 17, p. 59-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Malo et le Canada au XVIe siècle : la puissance et l'oubli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 129-4, </w:t>
-[...352 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2018, Saint-Malo, construction d’un pôle marchand (1500-1660), 125 (125-3), pp.164-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/abpo.3997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1069,174 +1069,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gérer la confusion de Babel. Politiques missionnaires et langues vernaculaires dans l'Est du Canada (XVIIe-XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guillorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire de l'Amérique Française,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 66 (n°2), p. 177-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'armée au séminaire : l'itinéraire et l'oeuvre de Pierre Collas, migrant éphémère en Nouvelle-France (1698-1703)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Bibliothèque et Archives nationales du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n°4, p. 20-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1012094ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1012094ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00733899v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00941600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concours, un moyen efficace de collecter ?</w:t>
               </w:r>
@@ -1884,51 +1884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que reste-t-il des conflits coloniaux franco-anglais dans la tradition chantée francophone d'Amérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1960,303 +1960,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Littérature orale et étude socioculturelle du vêtement d'Ancien Régime : l'apport de la chanson en langue bretonne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guillorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de Colloque : Costumes régionaux, mutations vestimentaires et modes de constructions identitaires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Rennes, France. pp.249-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sources orales et mémoire historique dans la Bretagne d'Ancien Régime : la représentation des héros.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Pointe-de-l'Eglise, Canada. pp.407-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Littérature orale et étude socioculturelle du vêtement d'Ancien Régime : l'apport de la chanson en langue bretonne.</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enterrement de Marie René : une gwerz révélatrice des sensibilités religieuses dans la Basse-Bretagne du 18e siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de Colloque : Costumes régionaux, mutations vestimentaires et modes de constructions identitaires.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Rennes, France. pp.249-260</w:t>
+              <w:t xml:space="preserve">Jean-Marie de Penguern, collecteur et collectionneur breton (1807-1856)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, France. pp.169-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gwerz, entre source historique et source poétique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Carhaix, France. pp.67-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456392v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00451677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place accordée aux gens de métiers dans l'ancienne chanson populaire bretonne : un outil de compréhension des canons esthétiques et moraux de la gwerz.</w:t>
               </w:r>
@@ -2343,51 +2343,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chansons du cousinage. Normandie-Amérique du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2571,51 +2571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Scales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouthillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association La Loure, 184 p., 2018, (Collection Sources), 978-2-9552420-2-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2965,51 +2965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contes et chansons de tradition orale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouthillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fessée et autres droits de correction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, p. 188-191, 2022</w:t>
@@ -3038,51 +3038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La prise de Rome de 1527 dans la chanson populaire (XVIe- XXIe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3200,182 +3200,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mémoire comme moteur de la révolte. Réflexions autour du rôle subversif des traditions orales dans l’Europe moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Guillorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Merle; Stéphane Jettot; Manuel Herrero Sanchez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mémoire des révoltes en Europe à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, Éditions Garnier, pp.251-267, 2018, (Constitution de la modernité), 978-2-406-08253-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08254-5.p.0251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Charle; Daniel Roche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe. Encyclopédie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.1295-1301, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156197v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02156228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral cultures and traditions of social conflict: An introduction to sources and approaches</w:t>
               </w:r>
@@ -3803,165 +3803,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'intérêt historique des chansons publiées par François Cadic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guillorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">François Cadic (1864-1929). Un collecteur vannetais, " recteur " des Bretons de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brest/Vannes/Rennes : Centre de Recherche Bretonne et Celtique/Archives départementales du Morbihan/Dastum, p. 149-158., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'histoire de la collecte en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'air du temps. Musiques populaires dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes : Apogée, p. 118-124., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700045v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00700054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage des langues dans la Bretagne d'Ancien Régime</w:t>
               </w:r>
@@ -4098,51 +4098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des livrets de colportage dans le renouvellement du répertoire oral. La destinée de trois complaintes criminelles imprimées en Bretagne au XIXe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouthillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fañch Postic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bretagne du coeur aux lèvres : Mélanges offerts à Donatien Laurent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes (http://www.pur-editions.fr/), pp.97-122, 2009</w:t>
@@ -4165,173 +4165,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Langues, hiérarchies et conflits dans la Bretagne d'Ancien Régime : l'apport des archives judiciaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guillorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gildas Buron, Hervé Bihan, Bernard Merdrignac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A travers les îles celtiques. A-dreuz an inizi keltiek Per insulas scotticas. Mélanges à la mémoire de Gwénaël Le Duc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes (http://www.pur-editions.fr/), pp.353-361, 2008, Suppl. à la revue Klask /Britannia monastica, N° 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La complainte sur le marquis de Pontcallec, les gwerzioù bretonnes et l'histoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guillorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Cornette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le marquis et le régent. Une conspiration bretonne à l'aube des Lumières.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tallandier, pp.297-313, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480128v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00452364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bretons sous l'Ancien Régime d'après les chansons en langue bretonne : un certain regard porté sur les hiérarchies sociales et culturelles.</w:t>
               </w:r>
@@ -4662,51 +4662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guillorel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858226v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858222v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bouthillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074443v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.8009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858234v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Guillorel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.3997" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204526v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2635" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012094ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00463972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05369401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.2538" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01915426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451677v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00459198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Davy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lagrange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164950v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hopkin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Scales" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pooley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Ann Costantine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858190v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OJMH2607" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08254-5.p.0251" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Jouas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700054v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00490036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451664v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00480128v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00354696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guillorel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074443v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.8009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858226v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858222v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bouthillier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858234v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Guillorel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.3997" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204526v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.2635" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012094ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00463972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05369401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.2538" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01915426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00459198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Davy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lagrange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164950v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hopkin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Scales" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pooley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Ann Costantine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858190v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OJMH2607" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156228v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08254-5.p.0251" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Jouas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00490036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451664v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00480128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00354696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>