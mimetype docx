--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -346,51 +346,51 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human-Centric Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s44230-026-00140-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -680,395 +680,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du Transport Multimodal en Milieu Rural : Vers une Mobilité Durable avec l'Ecotrain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Salim Amri Sakhri</w:t>
+                <w:t xml:space="preserve">Utility-Driven Demand Estimation Framework for Regional Transport Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Araceli Cristaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lorca</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP 2025 - 3ème congrès annuel de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Automatic Control, Jun 2025, Trondheim, Norway. pp.94-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011864v1</w:t>
+                <w:t xml:space="preserve">hal-05288063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility-Driven Demand Estimation Framework for Regional Transport Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liz Araceli Cristaldo</w:t>
+                <w:t xml:space="preserve">Structuring Federated Data Interoperability: A Multi-Level Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Zacharewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Durieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I3M 2025 - 22nd International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Fes, Morocco. pp.664-675, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.12.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05288063v1</w:t>
+                <w:t xml:space="preserve">hal-05443322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring Federated Data Interoperability: A Multi-Level Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Daou</w:t>
+                <w:t xml:space="preserve">Optimisation du Transport Multimodal en Milieu Rural : Vers une Mobilité Durable avec l'Ecotrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salim Amri Sakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Séverine Durieux</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Dannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I3M 2025 - 22nd International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAGIP 2025 - 3ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.12.065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05443322v1</w:t>
+                <w:t xml:space="preserve">hal-05011864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Demand Estimation Framework applied to Hyperconnected Transport Systems in Regional Areas</w:t>
               </w:r>
@@ -1093,51 +1093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIC 2025 - 11th International Physical Internet Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Hong Kong, China. 10p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1165,334 +1165,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l’intelligence artificielle à l’interopérabilité fédérée des organisations et son adaptation au transport en zone peu dense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Daou</w:t>
+                <w:t xml:space="preserve">Identification of the Potential Contribution of the Physical Internet to the Issues and Challenges of the Coffee Supply Chain in Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesay Shemsu Nasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP - Société d'Automatique de Génie Industriel &amp; de Productique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPIC 2025 - 11th International Physical Internet Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Hong Kong, China. 10p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35090/gatech/13252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350983v1</w:t>
+                <w:t xml:space="preserve">hal-05240573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Potential Contribution of the Physical Internet to the Issues and Challenges of the Coffee Supply Chain in Ethiopia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mesay Shemsu Nasir</w:t>
+                <w:t xml:space="preserve">Contribution de l’intelligence artificielle à l’interopérabilité fédérée des organisations et son adaptation au transport en zone peu dense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duc</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIC 2025 - 11th International Physical Internet Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGIP - Société d'Automatique de Génie Industriel &amp; de Productique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240573v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning the relevance of using Physical Internet for managing autonomous train shuttles in rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Araceli Cristaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCTR 2023 - World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada. pp.779-790, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1699,51 +1699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIC 2024 - 10th International Physical Internet Conference Empowering Resilient and Sustainable Supply Chain Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Savannah GA USA, United States. 10 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1803,77 +1803,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAMS2024 - The International Workshop on Applied Modelling &amp; Simulation 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Simulation Team, Liophant Simulation, MITIM, DIME Genoa University, MSC-LES, Nov 2024, Shaoxing, China. pp.40-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2112,338 +2112,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Flow-Oriented Reference Model for Educational Organizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Savignac</w:t>
+                <w:t xml:space="preserve">Collaborative Information Seeking during a 911 Call Surge: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Romera Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCRAM 2023 - 20th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Omaha, United States. p. 649-662</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222593v1</w:t>
+                <w:t xml:space="preserve">hal-04118644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Information Seeking during a 911 Call Surge: A Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+                <w:t xml:space="preserve">Towards a Flow-Oriented Reference Model for Educational Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Savignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Rutter</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jocelyn Gac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2023 - 20th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Valence, Spain. pp.68-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42622-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118644v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a demand estimation adapted to hyperconnected transport systems in regional areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Araceli Cristaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIC 2023 - 9th International Physical Internet Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2585,90 +2585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une estimation de la demande adaptée aux systèmes de transports hyperconnectés en milieu régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Araceli Cristaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGIP 2023 - 1er Congrès Annuel de la Société Française d’Automatique de Génie Industriel et de Productique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d’Automatique, de Génie Industriel et de Productique, Jun 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2745,51 +2745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GOL 2022 - IEEE 6th International Conference on Logistics Operations Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3631,51 +3631,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A472DCAC"/>
+    <w:nsid w:val="39450FE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3862,51 +3862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eva-petitdemange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3200-0446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25432813X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/BBD-4668-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Daou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44230-026-00140-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02401708v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2954013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Amri Sakhri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dannet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Araceli Cristaldo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05240545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Araceli Cristaldo Jimenez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/13252" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05240573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesay Shemsu Nasir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04894308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cerabona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698452v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04593752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savignac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zobel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weiss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04222593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Gac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04118644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Grace" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rutter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Romera Rodriguez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04102544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarot Srang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_15" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03723840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL53975.2022.9820327" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02892575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chasseray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besan&#231;on" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05020895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03267854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eva-petitdemange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3200-0446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25432813X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/BBD-4668-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Daou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44230-026-00140-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02401708v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2954013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Amri Sakhri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dannet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Araceli Cristaldo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05240545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Araceli Cristaldo Jimenez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/13252" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05240573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesay Shemsu Nasir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04894308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cerabona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698452v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04593752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savignac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zobel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weiss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04118644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Grace" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rutter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Romera Rodriguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04222593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Gac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04102544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarot Srang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_15" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03723840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL53975.2022.9820327" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02892575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chasseray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besan&#231;on" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05020895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03267854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>