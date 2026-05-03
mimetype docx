--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -346,51 +346,51 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human-Centric Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 6, pp.163-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s44230-026-00140-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -680,780 +680,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility-Driven Demand Estimation Framework for Regional Transport Systems</w:t>
+                <w:t xml:space="preserve">Towards a Demand Estimation Framework applied to Hyperconnected Transport Systems in Regional Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liz Araceli Cristaldo</w:t>
+                <w:t xml:space="preserve">Liz Araceli Cristaldo Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Federation of Automatic Control, Jun 2025, Trondheim, Norway. pp.94-99, </w:t>
+              <w:t xml:space="preserve">IPIC 2025 - 11th International Physical Internet Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Hong Kong, China. 10p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35090/gatech/13252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288063v1</w:t>
+                <w:t xml:space="preserve">hal-05240545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring Federated Data Interoperability: A Multi-Level Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Daou</w:t>
+                <w:t xml:space="preserve">Utility-Driven Demand Estimation Framework for Regional Transport Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Araceli Cristaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Séverine Durieux</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I3M 2025 - 22nd International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Fes, Morocco. pp.664-675, </w:t>
+              <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Automatic Control, Jun 2025, Trondheim, Norway. pp.94-99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.12.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443322v1</w:t>
+                <w:t xml:space="preserve">hal-05288063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du Transport Multimodal en Milieu Rural : Vers une Mobilité Durable avec l'Ecotrain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Salim Amri Sakhri</w:t>
+                <w:t xml:space="preserve">Structuring Federated Data Interoperability: A Multi-Level Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lorca</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Zacharewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Durieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP 2025 - 3ème congrès annuel de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I3M 2025 - 22nd International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Fes, Morocco. pp.664-675, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.12.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011864v1</w:t>
+                <w:t xml:space="preserve">hal-05443322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Demand Estimation Framework applied to Hyperconnected Transport Systems in Regional Areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liz Araceli Cristaldo Jimenez</w:t>
+                <w:t xml:space="preserve">Optimisation du Transport Multimodal en Milieu Rural : Vers une Mobilité Durable avec l'Ecotrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salim Amri Sakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Dannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIC 2025 - 11th International Physical Internet Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAGIP 2025 - 3ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35090/gatech/13252⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05240545v1</w:t>
+                <w:t xml:space="preserve">hal-05011864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Potential Contribution of the Physical Internet to the Issues and Challenges of the Coffee Supply Chain in Ethiopia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution de l’intelligence artificielle à l’interopérabilité fédérée des organisations et son adaptation au transport en zone peu dense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesay Shemsu Nasir</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duc</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIC 2025 - 11th International Physical Internet Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGIP - Société d'Automatique de Génie Industriel &amp; de Productique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240573v1</w:t>
+                <w:t xml:space="preserve">hal-05350983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l’intelligence artificielle à l’interopérabilité fédérée des organisations et son adaptation au transport en zone peu dense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Daou</w:t>
+                <w:t xml:space="preserve">Identification of the Potential Contribution of the Physical Internet to the Issues and Challenges of the Coffee Supply Chain in Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesay Shemsu Nasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+                <w:t xml:space="preserve">Emmanuel Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP - Société d'Automatique de Génie Industriel &amp; de Productique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPIC 2025 - 11th International Physical Internet Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Hong Kong, China. 10p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35090/gatech/13252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350983v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning the relevance of using Physical Internet for managing autonomous train shuttles in rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liz Araceli Cristaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1520,278 +1520,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-Based Framework for Assessing Synchromodal Transportation Solutions in Low-Density Ecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Demand estimation adapted to hyperconnected transport systems in regional areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liz Araceli Cristaldo Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_17⟩</w:t>
+              <w:t xml:space="preserve">IPIC 2024 - 10th International Physical Internet Conference Empowering Resilient and Sustainable Supply Chain Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Savannah GA USA, United States. 10 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35090/gatech/11065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732109v1</w:t>
+                <w:t xml:space="preserve">hal-04698452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand estimation adapted to hyperconnected transport systems in regional areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Simulation-Based Framework for Assessing Synchromodal Transportation Solutions in Low-Density Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Cerabona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liz Araceli Cristaldo Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIC 2024 - 10th International Physical Internet Conference Empowering Resilient and Sustainable Supply Chain Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Savannah GA USA, United States. 10 p., </w:t>
+              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Albi, France. pp.261-276, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35090/gatech/11065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698452v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Federated Interoperability in Enterprise Models with Artificial Intelligence and Simulation.</w:t>
               </w:r>
@@ -1803,77 +1803,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAMS2024 - The International Workshop on Applied Modelling &amp; Simulation 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Simulation Team, Liophant Simulation, MITIM, DIME Genoa University, MSC-LES, Nov 2024, Shaoxing, China. pp.40-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2017,394 +2017,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une logistique urbaine interconnectée pour les pays en voie de développement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative Information Seeking during a 911 Call Surge: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Romera Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 7 p</w:t>
+              <w:t xml:space="preserve">ISCRAM 2023 - 20th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Omaha, United States. p. 649-662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153932v1</w:t>
+                <w:t xml:space="preserve">hal-04118644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Information Seeking during a 911 Call Surge: A Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+                <w:t xml:space="preserve">Towards a Flow-Oriented Reference Model for Educational Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Savignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Rutter</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Romera Rodriguez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jocelyn Gac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2023 - 20th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Valence, Spain. pp.68-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42622-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118644v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Flow-Oriented Reference Model for Educational Organizations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une logistique urbaine interconnectée pour les pays en voie de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222593v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a demand estimation adapted to hyperconnected transport systems in regional areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liz Araceli Cristaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2481,51 +2481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluate the Potential of the Physical Internet for Last Mile Delivery in Developing Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2585,51 +2585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une estimation de la demande adaptée aux systèmes de transports hyperconnectés en milieu régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liz Araceli Cristaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2745,51 +2745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GOL 2022 - IEEE 6th International Conference on Logistics Operations Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3368,51 +3368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Mines Albi. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3631,51 +3631,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39450FE0"/>
+    <w:nsid w:val="9B3597A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3862,51 +3862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eva-petitdemange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3200-0446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25432813X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/BBD-4668-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Daou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44230-026-00140-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02401708v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2954013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Amri Sakhri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dannet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Araceli Cristaldo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05240545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Araceli Cristaldo Jimenez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/13252" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05240573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesay Shemsu Nasir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04894308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cerabona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698452v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04593752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savignac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zobel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weiss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04118644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Grace" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rutter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Romera Rodriguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04222593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Gac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04102544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarot Srang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_15" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03723840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL53975.2022.9820327" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02892575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chasseray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besan&#231;on" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05020895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03267854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eva-petitdemange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3200-0446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25432813X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/BBD-4668-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Daou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44230-026-00140-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02401708v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2954013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Amri Sakhri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dannet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05240545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Araceli Cristaldo Jimenez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/13252" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Araceli Cristaldo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.065" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05240573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesay Shemsu Nasir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04894308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cerabona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_17" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04593752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savignac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zobel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weiss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04118644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Grace" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rutter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Romera Rodriguez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04222593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Gac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ban" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04102544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarot Srang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_15" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03723840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL53975.2022.9820327" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02892575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chasseray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besan&#231;on" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05020895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03267854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>