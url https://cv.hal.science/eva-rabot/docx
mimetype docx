--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -1225,377 +1225,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale laboratory routine in the efficacy assessment of conservative products for natural stones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systemic approach for modeling soil functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jörg Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Raneri</w:t>
+                <w:t xml:space="preserve">Stephan Bartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germana Barone</w:t>
+                <w:t xml:space="preserve">Katrin Daedlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Mazzoleni</w:t>
+                <w:t xml:space="preserve">Katharina Helming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Alfieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Bergamonti</w:t>
+                <w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2018.08.013⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-4-83-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858385v1</w:t>
+                <w:t xml:space="preserve">hal-03859030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systemic approach for modeling soil functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans-Jörg Vogel</w:t>
+                <w:t xml:space="preserve">Multi-scale laboratory routine in the efficacy assessment of conservative products for natural stones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Raneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Bartke</w:t>
+                <w:t xml:space="preserve">Germana Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Daedlow</w:t>
+                <w:t xml:space="preserve">Paolo Mazzoleni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Helming</w:t>
+                <w:t xml:space="preserve">I. Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t>
+                <w:t xml:space="preserve">L. Bergamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4, pp.83-92. </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.1095-1101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/soil-4-83-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2018.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859030v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency assessment of hybrid coatings for natural building stones: Advanced and multi-scale laboratory investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Raneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germana Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mazzoleni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bergamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 180, pp.412-424. </w:t>
@@ -1735,295 +1735,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the soil water dynamics on nitrous oxide emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d’un système de contrôle de la dynamique hydrique d’échantillons de sol couplé à la mesure des émissions de protoxyde d’azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rabot</w:t>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+                <w:t xml:space="preserve">David Colosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, pp.69-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01372652v1</w:t>
+                <w:t xml:space="preserve">hal-02631050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un système de contrôle de la dynamique hydrique d’échantillons de sol couplé à la mesure des émissions de protoxyde d’azote</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Rabot</w:t>
+                <w:t xml:space="preserve">Effect of the soil water dynamics on nitrous oxide emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Giot</w:t>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Colosse</w:t>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 280, pp.38-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631050v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01372652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization and quantification of weathering effects on capillary water uptake of natural building stones by using neutron imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Raneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germana Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mazzoleni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2070,64 +2070,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modeling approach of the relationship between nitrous oxide fluxes from soils and the water-filled pore space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hénault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2168,269 +2168,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01334308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using X-ray Computed Tomography to Describe the Dynamics of Nitrous Oxide Emissions during Soil Drying</w:t>
+                <w:t xml:space="preserve">Mise en évidence du rôle de l'histoire hydrique des sols sur les émissions de protoxyde d'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes de Recherche de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01241590v1</w:t>
+                <w:t xml:space="preserve">hal-02630175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence du rôle de l'histoire hydrique des sols sur les émissions de protoxyde d'azote</w:t>
+                <w:t xml:space="preserve">Using X-ray Computed Tomography to Describe the Dynamics of Nitrous Oxide Emissions during Soil Drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes de Recherche de l'Académie d'Agriculture de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (8), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2014.12.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630175v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01241590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variability of nitrous oxide emissions by soils as affected by hydric history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 78 (2), pp.434-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2611,51 +2611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3346,277 +3346,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des données de sols pour la gestion des territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maritxu Guiresse</w:t>
+                <w:t xml:space="preserve">Évolutions du pH et des teneurs en P K Mg dans les sols de France hexagonale entre 2003 et 2020 à partir de la Base de Données des Analyses de Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannis Pittatore</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Theia Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Theia, ART Occitanie, Feb 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16e Rencontres Comifer-Gemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202353v1</w:t>
+                <w:t xml:space="preserve">hal-04320423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions du pH et des teneurs en P K Mg dans les sols de France hexagonale entre 2003 et 2020 à partir de la Base de Données des Analyses de Terre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Pioufle</w:t>
+                <w:t xml:space="preserve">Valorisation des données de sols pour la gestion des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritxu Guiresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Laffond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pittatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Rencontres Comifer-Gemas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Atelier Theia Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Theia, ART Occitanie, Feb 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320423v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l'indicateur carbone/argile pour évaluer la qualité structurale des sols en France</w:t>
               </w:r>
@@ -4038,1147 +4038,1147 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des sols et gradient d’urbanisation en zone méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criquet Stéven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549897v1</w:t>
+                <w:t xml:space="preserve">hal-04615270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des sols et gradient d’urbanisation en zone méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criquet Stéven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615270v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of nitrous oxide emissions during soil drying with X-ray computed tomography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intercomparison of six fast-response sensors for the eddy-covariance flux measurement of nitrous oxide over agricultural grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiko Nemitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Famulari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ibrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Hensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Scale Interfaces in Unsaturated Soil; MUSIS Workshop 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Posdam, Germany</w:t>
+              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795541v1</w:t>
+                <w:t xml:space="preserve">hal-02742430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structure du sol et son fonctionnement physique : quelles conséquences sur le fonctionnement biologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Schlüter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Académie d'Agriculture de France : Utilisation du potentiel biologique des sols : un atout pour la production agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using X-ray computed tomography to describe the dynamics of nitrous oxide emissions in soil</w:t>
+                <w:t xml:space="preserve">Monitoring of nitrous oxide emissions during soil drying with X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protinus International Workshop "How to unravel the interactions between soil structure and soil functions ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Multi-Scale Interfaces in Unsaturated Soil; MUSIS Workshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Posdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795720v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of N2O emissions by soil hydraulic functioning at the local scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using X-ray computed tomography to describe the dynamics of nitrous oxide emissions in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahrestagung der Deutschen Bodenkundlichen gesellschaft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Munchen, Germany</w:t>
+              <w:t xml:space="preserve">Protinus International Workshop "How to unravel the interactions between soil structure and soil functions ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796090v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of six fast-response sensors for the eddy-covariance flux measurement of nitrous oxide over agricultural grassland</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of N2O emissions by soil hydraulic functioning at the local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Jahrestagung der Deutschen Bodenkundlichen gesellschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Munchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742430v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un système de contrôle de la dynamique hydrique d’échantillons de sol couplé à la mesure des émissions de protoxyde d’azote</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modeling approach of the relationship between nitrous oxide fluxes from soils and the water-filled pore space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Giot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Mesure et de la Métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Stella Plage (62), France</w:t>
+              <w:t xml:space="preserve">Biogeochemical Processes at Air-Soil-Water Interfaces and Environmental Protection ASWEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Soil Conservation (ESSC)., Jun 2014, Imola, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740081v1</w:t>
+                <w:t xml:space="preserve">hal-02738656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine- application du bassin minier de Provence - 1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception d’un système de contrôle de la dynamique hydrique d’échantillons de sol couplé à la mesure des émissions de protoxyde d’azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Étude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Chambéry, France</w:t>
+              <w:t xml:space="preserve">13. Journées de la Mesure et de la Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Stella Plage (62), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787623v1</w:t>
+                <w:t xml:space="preserve">hal-02740081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling approach of the relationship between nitrous oxide fluxes from soils and the water-filled pore space</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine- application du bassin minier de Provence - 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ajmone-Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemical Processes at Air-Soil-Water Interfaces and Environmental Protection ASWEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Soil Conservation (ESSC)., Jun 2014, Imola, Italy</w:t>
+              <w:t xml:space="preserve">Journées d'Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738656v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine</w:t>
               </w:r>
@@ -5328,51 +5328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ajmone-Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5414,103 +5414,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-comparison campaign for the measurement of N2O fluxes from a grassland in Scotland using micrometeorology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Famulari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiko Nemitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ibrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Hensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCENT-Plus Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Urbino, Italy</w:t>
@@ -5754,51 +5754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56674858"/>
+    <w:nsid w:val="F9D91DE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5985,51 +5985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eva-rabot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9438-1825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514375v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2025.2610235" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie Delahaie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117366" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116829" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Vogel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Betancur-Corredor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Franke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara K&#246;nig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Lang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-533-2023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pittatore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Angelini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2022.100034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxelane Cakir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wiesmeier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Urbanski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Hobley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit von L&#252;tzow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.07.026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.11.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Raneri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Barone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazzoleni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alfieri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergamonti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2018.08.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859030v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bartke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Daedlow" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Helming" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid K&#246;gel-Knabner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-4-83-2018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859105v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.05.289" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-0495-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;nault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0048-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241590v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.12.0177" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630175v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00961440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2013.07.0311" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143214v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert-Habib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787637v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lambert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Laffond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cambou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barth&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158585v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Pittatore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158351v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laveuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Genevois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Morel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pioufle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B. M. Heuvelink" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549897v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Sanz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795541v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801484v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schl&#252;ter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Famulari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vermeulen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Hensen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740081v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787623v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787622v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808514v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756575v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourennane-Schnebelen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eva-rabot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9438-1825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514375v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2025.2610235" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie Delahaie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117366" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116829" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Vogel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Betancur-Corredor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Franke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara K&#246;nig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Lang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-533-2023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pittatore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Angelini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2022.100034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxelane Cakir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wiesmeier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Urbanski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Hobley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit von L&#252;tzow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.07.026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.11.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bartke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Daedlow" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Helming" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid K&#246;gel-Knabner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-4-83-2018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858385v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Raneri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Barone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazzoleni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alfieri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergamonti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2018.08.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859105v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.05.289" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-0495-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;nault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0048-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.12.0177" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00961440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2013.07.0311" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143214v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert-Habib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787637v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lambert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Laffond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cambou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barth&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158585v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Pittatore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158351v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laveuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Genevois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Morel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pioufle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320423v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202353v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B. M. Heuvelink" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615270v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Sanz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549897v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Famulari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vermeulen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Hensen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801484v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schl&#252;ter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795541v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795720v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738656v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787623v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787622v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808514v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756575v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourennane-Schnebelen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>