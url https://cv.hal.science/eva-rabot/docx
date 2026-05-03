--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -300,2528 +300,2662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple pedotransfer function to estimate fine fraction organic carbon contents of surface horizons in French soils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barré</w:t>
+                <w:t xml:space="preserve">Harmonizing data from different soil organic matter fractionation protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchodjowiè P.I. Kpemoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Stojanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie Delahaie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel P Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 459, pp.117366. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117366⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 468, pp.117774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2026.117774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093858v1</w:t>
+                <w:t xml:space="preserve">hal-05595199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of the organic carbon to clay ratio as a national soil health indicator</w:t>
+                <w:t xml:space="preserve">A simple pedotransfer function to estimate fine fraction organic carbon contents of surface horizons in French soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel P Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 443, pp.116829. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 459, pp.117366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.116829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04474285v1</w:t>
+                <w:t xml:space="preserve">hal-05093858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil knowledge library (KLIB) – a structured literature database on soil process research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bibiana Betancur-Corredor</w:t>
+                <w:t xml:space="preserve">Relevance of the organic carbon to clay ratio as a national soil health indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonard Franke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Birgit Lang</w:t>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel P Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/soil-9-533-2023⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 443, pp.116829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.116829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245432v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and spatialization of a soil potential multifunctionality index for agriculture (Agri-SPMI) at the regional scale. Case study in the Occitanie region (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Rabot</w:t>
+                <w:t xml:space="preserve">The soil knowledge library (KLIB) – a structured literature database on soil process research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jörg Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibiana Betancur-Corredor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritxu Guiresse</w:t>
+                <w:t xml:space="preserve">Leonard Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Pittatore</w:t>
+                <w:t xml:space="preserve">Sara König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Angelini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">Birgit Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soisec.2022.100034⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.533-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-9-533-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550906v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of N-balance with qualitative expert evaluation approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and spatialization of a soil potential multifunctionality index for agriculture (Agri-SPMI) at the regional scale. Case study in the Occitanie region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritxu Guiresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxelane Cakir</w:t>
+                <w:t xml:space="preserve">Yannis Pittatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Sauvage</w:t>
+                <w:t xml:space="preserve">Marcos Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Walcker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eva Rabot</w:t>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112713⟩</w:t>
+              <w:t xml:space="preserve">Soil Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soisec.2022.100034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450979v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organic carbon storage as a key function of soils - A review of drivers and indicators at various scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of N-balance with qualitative expert evaluation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxelane Cakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Wiesmeier</w:t>
+                <w:t xml:space="preserve">Sabine Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livia Urbanski</w:t>
+                <w:t xml:space="preserve">Romain Walcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleanor Hobley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Margit von Lützow</w:t>
+                <w:t xml:space="preserve">Magali Gerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.07.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 291, pp.112713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858293v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil structure as an indicator of soil functions: A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Soil organic carbon storage as a key function of soils - A review of drivers and indicators at various scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Wiesmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Schlüter</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Livia Urbanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Hobley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit von Lützow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 314, pp.122-137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.11.009⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 333, pp.149-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03858205v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systemic approach for modeling soil functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Soil structure as an indicator of soil functions: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wiesmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Schlüter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Jörg Vogel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/soil-4-83-2018⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 314, pp.122-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03859030v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale laboratory routine in the efficacy assessment of conservative products for natural stones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Raneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Raneri</w:t>
+                <w:t xml:space="preserve">Germana Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germana Barone</w:t>
+                <w:t xml:space="preserve">Paolo Mazzoleni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Mazzoleni</w:t>
+                <w:t xml:space="preserve">I. Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bergamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MethodsX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.1095-1101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mex.2018.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency assessment of hybrid coatings for natural building stones: Advanced and multi-scale laboratory investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Bergamonti</w:t>
+                <w:t xml:space="preserve">A systemic approach for modeling soil functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jörg Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bartke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Daedlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Helming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.05.289⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-4-83-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859105v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue des méthodes multiparamétriques pour l’estimation de la qualité des sols dans le cadre de l’aménagement du territoire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficiency assessment of hybrid coatings for natural building stones: Advanced and multi-scale laboratory investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Raneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germana Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mazzoleni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bergamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 180, pp.412-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.05.289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583127v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un système de contrôle de la dynamique hydrique d’échantillons de sol couplé à la mesure des émissions de protoxyde d’azote</w:t>
+                <w:t xml:space="preserve">Revue des méthodes multiparamétriques pour l’estimation de la qualité des sols dans le cadre de l’aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Colosse</w:t>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, pp.69-74</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, pp.59-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631050v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the soil water dynamics on nitrous oxide emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Rabot</w:t>
+                <w:t xml:space="preserve">Conception d’un système de contrôle de la dynamique hydrique d’échantillons de sol couplé à la mesure des émissions de protoxyde d’azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, pp.69-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01372652v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization and quantification of weathering effects on capillary water uptake of natural building stones by using neutron imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eva Rabot</w:t>
+                <w:t xml:space="preserve">Effect of the soil water dynamics on nitrous oxide emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-016-0495-8⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 280, pp.38-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859169v1</w:t>
+                <w:t xml:space="preserve">insu-01372652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling approach of the relationship between nitrous oxide fluxes from soils and the water-filled pore space</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Hénault</w:t>
+                <w:t xml:space="preserve">Visualization and quantification of weathering effects on capillary water uptake of natural building stones by using neutron imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Raneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germana Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mazzoleni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-014-0048-1⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122, pp.969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-016-0495-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01334308v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence du rôle de l'histoire hydrique des sols sur les émissions de protoxyde d'azote</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Rabot</w:t>
+                <w:t xml:space="preserve">A modeling approach of the relationship between nitrous oxide fluxes from soils and the water-filled pore space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hénault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes de Recherche de l'Académie d'Agriculture de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122 (2-3), pp.395-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-014-0048-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630175v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01334308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using X-ray Computed Tomography to Describe the Dynamics of Nitrous Oxide Emissions during Soil Drying</w:t>
+                <w:t xml:space="preserve">Mise en évidence du rôle de l'histoire hydrique des sols sur les émissions de protoxyde d'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes de Recherche de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01241590v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability of nitrous oxide emissions by soils as affected by hydric history</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Rabot</w:t>
+                <w:t xml:space="preserve">Using X-ray Computed Tomography to Describe the Dynamics of Nitrous Oxide Emissions during Soil Drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/sssaj2013.07.0311⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (8), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2014.12.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00961440v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01241590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour la prise en compte des sols dans les documents d’urbanisme : application à deux communes du bassin minier de Provence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva Rabot</w:t>
+                <w:t xml:space="preserve">Temporal variability of nitrous oxide emissions by soils as affected by hydric history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78 (2), pp.434-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2013.07.0311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143214v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00961440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil quality assessment for spatial planning in urban and peri-urban areas- Municipalities of Gardanne and Rousset (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Bulletin of the European Land and Soil Alliance (ELSA) e.V. Local land &amp; soil news</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40-41, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie pour la prise en compte des sols dans les documents d’urbanisme : application à deux communes du bassin minier de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lambert-Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les Observatoires Hommes-Milieux, 33, pp.11-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des émissions de protoxyde d'azote par le fonctionnement hydrique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02801183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2831,1659 +2965,1642 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référentiel Régional Pédologique harmonisé de la région Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Laffond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Guiresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice de multifonctionnalité potentielle des sols de la région Occitanie</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Référentiel Régional Pédologique de Midi-Pyrénées : Département de l'Aveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laveuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158585v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Référentiel Régional Pédologique de Midi-Pyrénées : Département de l'Aveyron</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indice de multifonctionnalité potentielle des sols de la région Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritxu Guiresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Pittatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158351v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring pH and P K MG levels in French soils between 2003 and 2020 using the French soil analysis database (base de données des analyses de terre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUSS (International Union of Soil Sciences), May 2024, Florence (IT), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions du pH et des teneurs en P K Mg dans les sols de France hexagonale entre 2003 et 2020 à partir de la Base de Données des Analyses de Terre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Pioufle</w:t>
+                <w:t xml:space="preserve">Valorisation des données de sols pour la gestion des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritxu Guiresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Laffond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pittatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Rencontres Comifer-Gemas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Atelier Theia Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Theia, ART Occitanie, Feb 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320423v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des données de sols pour la gestion des territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maritxu Guiresse</w:t>
+                <w:t xml:space="preserve">Évolutions du pH et des teneurs en P K Mg dans les sols de France hexagonale entre 2003 et 2020 à partir de la Base de Données des Analyses de Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannis Pittatore</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Theia Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Theia, ART Occitanie, Feb 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16e Rencontres Comifer-Gemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202353v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l'indicateur carbone/argile pour évaluer la qualité structurale des sols en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Étude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Agro; AFES, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment spatialiser des indicateurs de multifonctionnalité des sols ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique ADEME Transfert des résultats de la recherche en outils opérationnels. Thématique : multifonctionnalité des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEME, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate digital soil mapping to support soil quality index mapping in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard B. M. Heuvelink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Guiresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedometrics'21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Soil Sciences, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et spatialisation d'un indice de multifonctionnalité des sols pour la caractérisation des espaces potentiellement perdus par l'artificialisation en région Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Laffond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Guiresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Inventaire, Gestion et Conservation des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bordeaux Sciences Agro, Apr 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des sols et gradient d’urbanisation en zone méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criquet Stéven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615270v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des sols et gradient d’urbanisation en zone méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criquet Stéven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549897v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of six fast-response sensors for the eddy-covariance flux measurement of nitrous oxide over agricultural grassland</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring of nitrous oxide emissions during soil drying with X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Multi-Scale Interfaces in Unsaturated Soil; MUSIS Workshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Posdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742430v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structure du sol et son fonctionnement physique : quelles conséquences sur le fonctionnement biologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Schlüter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4519,1174 +4636,1191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of nitrous oxide emissions during soil drying with X-ray computed tomography</w:t>
+                <w:t xml:space="preserve">Using X-ray computed tomography to describe the dynamics of nitrous oxide emissions in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Scale Interfaces in Unsaturated Soil; MUSIS Workshop 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Posdam, Germany</w:t>
+              <w:t xml:space="preserve">Protinus International Workshop "How to unravel the interactions between soil structure and soil functions ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795541v1</w:t>
+                <w:t xml:space="preserve">hal-02795720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using X-ray computed tomography to describe the dynamics of nitrous oxide emissions in soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of N2O emissions by soil hydraulic functioning at the local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protinus International Workshop "How to unravel the interactions between soil structure and soil functions ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Jahrestagung der Deutschen Bodenkundlichen gesellschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Munchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795720v1</w:t>
+                <w:t xml:space="preserve">hal-02796090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of N2O emissions by soil hydraulic functioning at the local scale</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intercomparison of six fast-response sensors for the eddy-covariance flux measurement of nitrous oxide over agricultural grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiko Nemitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Famulari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ibrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Hensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahrestagung der Deutschen Bodenkundlichen gesellschaft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Munchen, Germany</w:t>
+              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796090v1</w:t>
+                <w:t xml:space="preserve">hal-02742430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modeling approach of the relationship between nitrous oxide fluxes from soils and the water-filled pore space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemical Processes at Air-Soil-Water Interfaces and Environmental Protection ASWEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Soil Conservation (ESSC)., Jun 2014, Imola, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un système de contrôle de la dynamique hydrique d’échantillons de sol couplé à la mesure des émissions de protoxyde d’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Mesure et de la Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Stella Plage (62), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine- application du bassin minier de Provence - 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ajmone-Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Étude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Ajmone-Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisation d'utilisation des sols et qualité des sols en zone urbaine et péri-urbaine application du bassin minier de Provence - 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ajmone-Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du RMT Sols et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-comparison campaign for the measurement of N2O fluxes from a grassland in Scotland using micrometeorology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Famulari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiko Nemitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ibrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Hensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCENT-Plus Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissement d'une méthode générique d'estimation du risque de transferts de produits phytosanitaires vers les eaux à l'échelle régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bourennane-Schnebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées d'Étude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5754,51 +5888,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9D91DE8"/>
+    <w:nsid w:val="A292A49F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5985,51 +6119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eva-rabot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9438-1825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514375v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2025.2610235" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie Delahaie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117366" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116829" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Vogel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Betancur-Corredor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Franke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara K&#246;nig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Lang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-533-2023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pittatore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Angelini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2022.100034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxelane Cakir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wiesmeier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Urbanski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Hobley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit von L&#252;tzow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.07.026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.11.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bartke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Daedlow" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Helming" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid K&#246;gel-Knabner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-4-83-2018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858385v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Raneri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Barone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazzoleni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alfieri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergamonti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2018.08.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859105v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.05.289" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-0495-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;nault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0048-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.12.0177" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00961440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2013.07.0311" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143214v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert-Habib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787637v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lambert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Laffond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cambou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barth&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158585v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Pittatore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158351v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laveuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Genevois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Morel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pioufle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320423v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202353v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B. M. Heuvelink" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615270v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Sanz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549897v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Famulari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vermeulen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Hensen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801484v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schl&#252;ter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795541v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795720v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738656v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787623v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787622v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808514v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756575v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourennane-Schnebelen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eva-rabot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9438-1825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514375v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2025.2610235" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05595199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchodjowi&#232; P.I. Kpemoua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie Delahaie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2026.117774" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117366" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116829" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Vogel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Betancur-Corredor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Franke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara K&#246;nig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Lang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-533-2023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pittatore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Angelini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2022.100034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxelane Cakir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112713" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wiesmeier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Urbanski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Hobley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit von L&#252;tzow" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.07.026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.11.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Raneri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Barone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazzoleni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alfieri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergamonti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2018.08.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bartke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Daedlow" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Helming" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid K&#246;gel-Knabner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-4-83-2018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.05.289" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-0495-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;nault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0048-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.12.0177" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00961440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2013.07.0311" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787637v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert-Habib" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Laffond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cambou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barth&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158351v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laveuf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Genevois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Morel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158585v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Pittatore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628691v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pioufle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202353v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146680v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202392v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201803v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B. M. Heuvelink" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549897v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Sanz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615270v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795541v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801484v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schl&#252;ter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796090v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742430v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Famulari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vermeulen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Hensen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738656v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740081v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742060v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756575v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourennane-Schnebelen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>