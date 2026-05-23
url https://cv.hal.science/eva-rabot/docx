--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -166,364 +166,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From organo-mineral interactions to soil and carbon policies: bridging science and policy for soil health and climate action</w:t>
+                <w:t xml:space="preserve">Harmonizing data from different soil organic matter fractionation protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tchodjowiè P.I. Kpemoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Stojanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fantappie</w:t>
+                <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Rabot</w:t>
+                <w:t xml:space="preserve">Amicie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science and Plant Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 468, pp.117774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00380768.2025.2610235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2026.117774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514375v1</w:t>
+                <w:t xml:space="preserve">hal-05595199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonizing data from different soil organic matter fractionation protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From organo-mineral interactions to soil and carbon policies: bridging science and policy for soil health and climate action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tchodjowiè P.I. Kpemoua</w:t>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Stojanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Angers</w:t>
+                <w:t xml:space="preserve">Maria Fantappie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amicie Delahaie</w:t>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 468, pp.117774. </w:t>
+              <w:t xml:space="preserve">Soil Science and Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2026.117774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00380768.2025.2610235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05595199v1</w:t>
+                <w:t xml:space="preserve">hal-05514375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple pedotransfer function to estimate fine fraction organic carbon contents of surface horizons in French soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel P Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -574,103 +574,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of the organic carbon to clay ratio as a national soil health indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel P Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 443, pp.116829. </w:t>
@@ -842,51 +842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and spatialization of a soil potential multifunctionality index for agriculture (Agri-SPMI) at the regional scale. Case study in the Occitanie region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Guiresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1028,51 +1028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Walcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 291, pp.112713. </w:t>
@@ -1238,498 +1238,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil structure as an indicator of soil functions: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Wiesmeier</w:t>
+                <w:t xml:space="preserve">A systemic approach for modeling soil functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jörg Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Schlüter</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephan Bartke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Daedlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Helming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.11.009⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-4-83-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858205v1</w:t>
+                <w:t xml:space="preserve">hal-03859030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale laboratory routine in the efficacy assessment of conservative products for natural stones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Raneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germana Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mazzoleni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bergamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MethodsX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.1095-1101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mex.2018.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systemic approach for modeling soil functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil structure as an indicator of soil functions: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wiesmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Schlüter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Jörg Vogel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4, pp.83-92. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 314, pp.122-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/soil-4-83-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03859030v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency assessment of hybrid coatings for natural building stones: Advanced and multi-scale laboratory investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Raneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germana Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mazzoleni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bergamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 180, pp.412-424. </w:t>
@@ -1767,51 +1767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue des méthodes multiparamétriques pour l’estimation de la qualité des sols dans le cadre de l’aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1869,308 +1869,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un système de contrôle de la dynamique hydrique d’échantillons de sol couplé à la mesure des émissions de protoxyde d’azote</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the soil water dynamics on nitrous oxide emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Giot</w:t>
+                <w:t xml:space="preserve">E. Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Colosse</w:t>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 280, pp.38-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631050v1</w:t>
+                <w:t xml:space="preserve">insu-01372652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the soil water dynamics on nitrous oxide emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Rabot</w:t>
+                <w:t xml:space="preserve">Conception d’un système de contrôle de la dynamique hydrique d’échantillons de sol couplé à la mesure des émissions de protoxyde d’azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, pp.69-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01372652v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization and quantification of weathering effects on capillary water uptake of natural building stones by using neutron imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Raneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germana Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mazzoleni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 122, pp.969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2204,64 +2204,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modeling approach of the relationship between nitrous oxide fluxes from soils and the water-filled pore space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hénault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2302,269 +2302,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01334308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence du rôle de l'histoire hydrique des sols sur les émissions de protoxyde d'azote</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Using X-ray Computed Tomography to Describe the Dynamics of Nitrous Oxide Emissions during Soil Drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes de Recherche de l'Académie d'Agriculture de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (8), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2014.12.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630175v1</w:t>
+                <w:t xml:space="preserve">insu-01241590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using X-ray Computed Tomography to Describe the Dynamics of Nitrous Oxide Emissions during Soil Drying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence du rôle de l'histoire hydrique des sols sur les émissions de protoxyde d'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Notes de Recherche de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2014.12.0177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01241590v1</w:t>
+                <w:t xml:space="preserve">hal-02630175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variability of nitrous oxide emissions by soils as affected by hydric history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 78 (2), pp.434-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2624,51 +2624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2775,51 +2775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Les Observatoires Hommes-Milieux, 33, pp.11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2876,51 +2876,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des émissions de protoxyde d'azote par le fonctionnement hydrique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3018,51 +3018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Guiresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3215,51 +3215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice de multifonctionnalité potentielle des sols de la région Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Guiresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3413,51 +3413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUSS (International Union of Soil Sciences), May 2024, Florence (IT), Italie</w:t>
@@ -3480,307 +3480,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des données de sols pour la gestion des territoires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Évolutions du pH et des teneurs en P K Mg dans les sols de France hexagonale entre 2003 et 2020 à partir de la Base de Données des Analyses de Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannis Pittatore</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Theia Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Theia, ART Occitanie, Feb 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16e Rencontres Comifer-Gemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202353v1</w:t>
+                <w:t xml:space="preserve">hal-04320423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions du pH et des teneurs en P K Mg dans les sols de France hexagonale entre 2003 et 2020 à partir de la Base de Données des Analyses de Terre</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Valorisation des données de sols pour la gestion des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritxu Guiresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Laffond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pittatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Rencontres Comifer-Gemas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Atelier Theia Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Theia, ART Occitanie, Feb 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320423v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l'indicateur carbone/argile pour évaluer la qualité structurale des sols en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3844,51 +3844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique ADEME Transfert des résultats de la recherche en outils opérationnels. Thématique : multifonctionnalité des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEME, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3952,51 +3952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard B. M. Heuvelink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Guiresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4034,51 +4034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et spatialisation d'un indice de multifonctionnalité des sols pour la caractérisation des espaces potentiellement perdus par l'artificialisation en région Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4172,888 +4172,888 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des sols et gradient d’urbanisation en zone méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criquet Stéven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549897v1</w:t>
+                <w:t xml:space="preserve">hal-04615270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des sols et gradient d’urbanisation en zone méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criquet Stéven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Díaz-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude des sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615270v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of nitrous oxide emissions during soil drying with X-ray computed tomography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intercomparison of six fast-response sensors for the eddy-covariance flux measurement of nitrous oxide over agricultural grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiko Nemitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Famulari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ibrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Hensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Scale Interfaces in Unsaturated Soil; MUSIS Workshop 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Posdam, Germany</w:t>
+              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795541v1</w:t>
+                <w:t xml:space="preserve">hal-02742430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structure du sol et son fonctionnement physique : quelles conséquences sur le fonctionnement biologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Schlüter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Académie d'Agriculture de France : Utilisation du potentiel biologique des sols : un atout pour la production agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using X-ray computed tomography to describe the dynamics of nitrous oxide emissions in soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Monitoring of nitrous oxide emissions during soil drying with X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protinus International Workshop "How to unravel the interactions between soil structure and soil functions ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Multi-Scale Interfaces in Unsaturated Soil; MUSIS Workshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Posdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795720v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of N2O emissions by soil hydraulic functioning at the local scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Using X-ray computed tomography to describe the dynamics of nitrous oxide emissions in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahrestagung der Deutschen Bodenkundlichen gesellschaft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Munchen, Germany</w:t>
+              <w:t xml:space="preserve">Protinus International Workshop "How to unravel the interactions between soil structure and soil functions ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796090v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of six fast-response sensors for the eddy-covariance flux measurement of nitrous oxide over agricultural grassland</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of N2O emissions by soil hydraulic functioning at the local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Jahrestagung der Deutschen Bodenkundlichen gesellschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Munchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742430v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modeling approach of the relationship between nitrous oxide fluxes from soils and the water-filled pore space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemical Processes at Air-Soil-Water Interfaces and Environmental Protection ASWEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Soil Conservation (ESSC)., Jun 2014, Imola, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5078,77 +5078,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un système de contrôle de la dynamique hydrique d’échantillons de sol couplé à la mesure des émissions de protoxyde d’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Mesure et de la Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Stella Plage (62), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5548,103 +5548,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-comparison campaign for the measurement of N2O fluxes from a grassland in Scotland using micrometeorology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Famulari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiko Nemitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ibrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan Hensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCENT-Plus Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Urbino, Italy</w:t>
@@ -5686,51 +5686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissement d'une méthode générique d'estimation du risque de transferts de produits phytosanitaires vers les eaux à l'échelle régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bourennane-Schnebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5888,51 +5888,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A292A49F"/>
+    <w:nsid w:val="12F11CE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6119,51 +6119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eva-rabot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9438-1825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514375v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2025.2610235" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05595199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchodjowi&#232; P.I. Kpemoua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie Delahaie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2026.117774" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117366" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116829" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Vogel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Betancur-Corredor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Franke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara K&#246;nig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Lang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-533-2023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pittatore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Angelini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2022.100034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxelane Cakir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112713" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wiesmeier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Urbanski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Hobley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit von L&#252;tzow" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.07.026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.11.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Raneri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Barone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazzoleni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alfieri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergamonti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2018.08.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bartke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Daedlow" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Helming" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid K&#246;gel-Knabner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-4-83-2018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.05.289" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-0495-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;nault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0048-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.12.0177" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00961440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2013.07.0311" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787637v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert-Habib" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Laffond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cambou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barth&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158351v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laveuf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Genevois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Morel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158585v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Pittatore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628691v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pioufle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202353v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146680v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202392v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201803v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B. M. Heuvelink" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549897v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Sanz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615270v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795541v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801484v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schl&#252;ter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796090v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742430v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Famulari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vermeulen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Hensen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738656v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740081v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742060v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756575v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourennane-Schnebelen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eva-rabot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9438-1825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05595199v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchodjowi&#232; P.I. Kpemoua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie Delahaie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2026.117774" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2025.2610235" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117366" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116829" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Vogel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Betancur-Corredor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Franke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara K&#246;nig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Lang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-533-2023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pittatore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Angelini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2022.100034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxelane Cakir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112713" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wiesmeier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Urbanski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Hobley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit von L&#252;tzow" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.07.026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bartke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Daedlow" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Helming" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid K&#246;gel-Knabner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-4-83-2018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Raneri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Barone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazzoleni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alfieri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergamonti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2018.08.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.11.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.05.289" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372652v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-0495-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;nault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0048-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241590v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.12.0177" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00961440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2013.07.0311" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787637v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert-Habib" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Laffond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cambou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barth&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158351v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laveuf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Genevois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Morel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158585v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Pittatore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628691v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pioufle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320423v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202353v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146680v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202392v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201803v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B. M. Heuvelink" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criquet St&#233;ven" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Sanz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549897v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Famulari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vermeulen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Hensen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801484v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schl&#252;ter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796090v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738656v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740081v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742060v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756575v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourennane-Schnebelen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>