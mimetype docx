--- v0 (2026-03-11)
+++ v1 (2026-04-02)
@@ -520,195 +520,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ma parole plus que les mots est sans patrie ! » Le langage, refuge des persécutés ?</w:t>
+                <w:t xml:space="preserve">Réécrire l’événement, ou quand la voix du bourreau s’immisce dans le récit traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Annamaria Bianco; Stéphane Cermakian. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exil et traduction. Regards sur un croisement fécond</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lire, réagir, réécrire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50, 2025, Cahiers d'Études Romanes, 979103205583</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957225v1</w:t>
+                <w:t xml:space="preserve">hal-05173426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réécrire l’événement, ou quand la voix du bourreau s’immisce dans le récit traumatique</w:t>
+                <w:t xml:space="preserve">« Ma parole plus que les mots est sans patrie ! » Le langage, refuge des persécutés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
+              <w:t xml:space="preserve">Annamaria Bianco; Stéphane Cermakian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lire, réagir, réécrire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Exil et traduction. Regards sur un croisement fécond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 658, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Rencontres, 978-2-406-17814-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17816-3.p.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173426v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interné, exilé, déporté. Vivre une épidémie dans les camps d’internement et de concentration</w:t>
               </w:r>
@@ -1745,385 +1745,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Peindre l’expérience génocidaire à hauteur d’enfant : le cas de Ceija Stojka et la question testimoniale rom »</w:t>
+                <w:t xml:space="preserve">« Des figurines au secours de l'irreprésentable ? » Les cas de Kamp d'Hotel Modern (2005) et L'Image manquante de Rithy Panh (2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enfants dans les génocides (Université d'été)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Recherche de l'Enseignement de la Shoah, Jul 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Le(s) personnage(s) à l’écran : formes, réceptions, théories »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pablo Cabeza-Macuso; Nina Cottam, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642496v1</w:t>
+                <w:t xml:space="preserve">hal-04615066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu ne seras pas sauvé&amp;quot; : l’écriture de fiction comme contre-enquête et appel à la réflexion sur les tragédies maritimes contemporaines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embodied History : deported body and Nazi heroic body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiction &amp; sciences sociales. Colloque international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yann Beldame; Eric Perera, May 2024, Université Paul Valéry - Montpellier 3, France</w:t>
+              <w:t xml:space="preserve">Embodied Histories: Cultural History of, in, and through the Human Body, 16th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Cultural History, Sep 2024, Potsdam (Germany), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618101v1</w:t>
+                <w:t xml:space="preserve">hal-04689668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Semprún, homo europeus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture et politique : Jorge Semprún</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Arras (Université d'Artois), Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied History : deported body and Nazi heroic body</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tu ne seras pas sauvé&amp;quot; : l’écriture de fiction comme contre-enquête et appel à la réflexion sur les tragédies maritimes contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angheben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embodied Histories: Cultural History of, in, and through the Human Body, 16th Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Cultural History, Sep 2024, Potsdam (Germany), France</w:t>
+              <w:t xml:space="preserve">Fiction &amp; sciences sociales. Colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yann Beldame; Eric Perera, May 2024, Université Paul Valéry - Montpellier 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689668v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des figurines au secours de l'irreprésentable ? » Les cas de Kamp d'Hotel Modern (2005) et L'Image manquante de Rithy Panh (2013)</w:t>
+                <w:t xml:space="preserve">« Peindre l’expérience génocidaire à hauteur d’enfant : le cas de Ceija Stojka et la question testimoniale rom »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Le(s) personnage(s) à l’écran : formes, réceptions, théories »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pablo Cabeza-Macuso; Nina Cottam, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les enfants dans les génocides (Université d'été)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche de l'Enseignement de la Shoah, Jul 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615066v1</w:t>
+                <w:t xml:space="preserve">hal-04642496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 1945, année zéro ? »</w:t>
               </w:r>
@@ -2310,303 +2310,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Réécrire l’évènement, ou quand la voix du bourreau s’immisce dans le récit traumatique »</w:t>
+                <w:t xml:space="preserve">Literature, mobilities and action research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Réécrire : réagir par l’écriture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gianluca Leoncini (CAER, AMU); Eva Raynal (CIELAM, AMU), May 2023, Aix-Marseille Université, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Spätsommerschule Mobilität im Zeitalter des Anthropozäns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Melanie Schneider; Niklas Schmich, Oct 2023, Goethe Univ Frankfurt, Forschungskolleg Humanwissenschaften, Bad Homburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618079v1</w:t>
+                <w:t xml:space="preserve">hal-04618083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literature, mobilities and action research</w:t>
+                <w:t xml:space="preserve">« Réécrire l’évènement, ou quand la voix du bourreau s’immisce dans le récit traumatique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spätsommerschule Mobilität im Zeitalter des Anthropozäns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Melanie Schneider; Niklas Schmich, Oct 2023, Goethe Univ Frankfurt, Forschungskolleg Humanwissenschaften, Bad Homburg, Germany</w:t>
+              <w:t xml:space="preserve">Journée d'étude Réécrire : réagir par l’écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gianluca Leoncini (CAER, AMU); Eva Raynal (CIELAM, AMU), May 2023, Aix-Marseille Université, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618083v1</w:t>
+                <w:t xml:space="preserve">hal-04618079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ma parole plus que les mots est sans patrie ! »</w:t>
+                <w:t xml:space="preserve">« Jorge Semprún &amp; Europa »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude Exil et traduction. Phénomènes parallèles et croisements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane Cermakian (CIELAM, AMU); Annamaria Bianco (IREMAM, MMSH), Mar 2023, MMSH, Aix-Marseille Université, France</w:t>
+              <w:t xml:space="preserve">Symposium Jorge Semprún, Buchenwald, Europa y el fascismo hoy »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française Buchenwald Dora et Kommandos; Asociación Buchenwald España, Comité Internacional de Buchenwald y Dora.; Association des Amis de Jorge Semprún, Dec 2023, Museu d’Història de Catalunya, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618078v1</w:t>
+                <w:t xml:space="preserve">hal-04618084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Jorge Semprún &amp; Europa »</w:t>
+                <w:t xml:space="preserve">« Ma parole plus que les mots est sans patrie ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Jorge Semprún, Buchenwald, Europa y el fascismo hoy »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française Buchenwald Dora et Kommandos; Asociación Buchenwald España, Comité Internacional de Buchenwald y Dora.; Association des Amis de Jorge Semprún, Dec 2023, Museu d’Història de Catalunya, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Journées d'étude Exil et traduction. Phénomènes parallèles et croisements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Cermakian (CIELAM, AMU); Annamaria Bianco (IREMAM, MMSH), Mar 2023, MMSH, Aix-Marseille Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618084v1</w:t>
+                <w:t xml:space="preserve">hal-04618078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Déconstruire la haine : une approche littéraire au sortir de 1945 »</w:t>
               </w:r>
@@ -3412,207 +3412,276 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La représentation du corps en milieu concentrationnaire nazi »</w:t>
+                <w:t xml:space="preserve">Le corps persécuté, torturé, massacré : une oeuvre d'art comme une autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pousses de chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée Portes Ouvertes de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Dembéni, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615070v1</w:t>
+                <w:t xml:space="preserve">hal-05475713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La représentation du corps en milieu concentrationnaire nazi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pousses de chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du sport pour les gouverner tous ! (ou comment les nazis ont instrumentalisé les corps et les Jeux Olympiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dembéni, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3680,51 +3749,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B0C1B11"/>
+    <w:nsid w:val="2972B115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3828,51 +3897,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D3455BEB"/>
+    <w:nsid w:val="C32815AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4062,51 +4131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969938v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Raynal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionstiresias.com/produit/la-fabrique-du-corps-deporte/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Leoncini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15grr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionstiresias.com/produit/aller-retour/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957225v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/exil-et-traduction-regards-sur-un-croisement-fecond.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17816-3.p.0205" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/de-la-peste-au-covid-imaginaire-epidemique-et-poetique-de-la-contagion.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17523-0.p.0049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anysia Troin-Guis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846765920_017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/Fraternisations-franco-allemandes-en-temps-de-guerre-Deutsch-franzoesische-Fraternisierungen-in-Kriegszeiten/9783515124188" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05340975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caillau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Monforterubia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Rauline" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.24032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05340982v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angheben" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615070v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969938v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Raynal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionstiresias.com/produit/la-fabrique-du-corps-deporte/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Leoncini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15grr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionstiresias.com/produit/aller-retour/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/exil-et-traduction-regards-sur-un-croisement-fecond.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17816-3.p.0205" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/de-la-peste-au-covid-imaginaire-epidemique-et-poetique-de-la-contagion.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17523-0.p.0049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anysia Troin-Guis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846765920_017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/Fraternisations-franco-allemandes-en-temps-de-guerre-Deutsch-franzoesische-Fraternisierungen-in-Kriegszeiten/9783515124188" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05340975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caillau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Monforterubia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Rauline" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.24032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05340982v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angheben" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642496v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618078v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>