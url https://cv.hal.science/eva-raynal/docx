--- v1 (2026-04-02)
+++ v2 (2026-04-24)
@@ -1745,385 +1745,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des figurines au secours de l'irreprésentable ? » Les cas de Kamp d'Hotel Modern (2005) et L'Image manquante de Rithy Panh (2013)</w:t>
+                <w:t xml:space="preserve">Jorge Semprún, homo europeus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Le(s) personnage(s) à l’écran : formes, réceptions, théories »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pablo Cabeza-Macuso; Nina Cottam, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Écriture et politique : Jorge Semprún</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Arras (Université d'Artois), Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615066v1</w:t>
+                <w:t xml:space="preserve">hal-04676879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied History : deported body and Nazi heroic body</w:t>
+                <w:t xml:space="preserve">« Des figurines au secours de l'irreprésentable ? » Les cas de Kamp d'Hotel Modern (2005) et L'Image manquante de Rithy Panh (2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embodied Histories: Cultural History of, in, and through the Human Body, 16th Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Cultural History, Sep 2024, Potsdam (Germany), France</w:t>
+              <w:t xml:space="preserve">Séminaire « Le(s) personnage(s) à l’écran : formes, réceptions, théories »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pablo Cabeza-Macuso; Nina Cottam, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689668v1</w:t>
+                <w:t xml:space="preserve">hal-04615066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Semprún, homo europeus ?</w:t>
+                <w:t xml:space="preserve">Embodied History : deported body and Nazi heroic body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écriture et politique : Jorge Semprún</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Arras (Université d'Artois), Francia</w:t>
+              <w:t xml:space="preserve">Embodied Histories: Cultural History of, in, and through the Human Body, 16th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Cultural History, Sep 2024, Potsdam (Germany), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676879v1</w:t>
+                <w:t xml:space="preserve">hal-04689668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu ne seras pas sauvé&amp;quot; : l’écriture de fiction comme contre-enquête et appel à la réflexion sur les tragédies maritimes contemporaines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Peindre l’expérience génocidaire à hauteur d’enfant : le cas de Ceija Stojka et la question testimoniale rom »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiction &amp; sciences sociales. Colloque international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yann Beldame; Eric Perera, May 2024, Université Paul Valéry - Montpellier 3, France</w:t>
+              <w:t xml:space="preserve">Les enfants dans les génocides (Université d'été)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche de l'Enseignement de la Shoah, Jul 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618101v1</w:t>
+                <w:t xml:space="preserve">hal-04642496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Peindre l’expérience génocidaire à hauteur d’enfant : le cas de Ceija Stojka et la question testimoniale rom »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tu ne seras pas sauvé&amp;quot; : l’écriture de fiction comme contre-enquête et appel à la réflexion sur les tragédies maritimes contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angheben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enfants dans les génocides (Université d'été)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Recherche de l'Enseignement de la Shoah, Jul 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Fiction &amp; sciences sociales. Colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yann Beldame; Eric Perera, May 2024, Université Paul Valéry - Montpellier 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642496v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 1945, année zéro ? »</w:t>
               </w:r>
@@ -2655,165 +2655,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Jamais nous n’avons été plus libres que sous l’occupation allemande »</w:t>
+                <w:t xml:space="preserve">« Back and forth in Edith Bruck’s Chi ti ama cosi »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Conference of the Society of French Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for French Studies, Jun 2022, Belfast (Queen's University), United Kingdom</w:t>
+              <w:t xml:space="preserve">Summer school The Cultural Heritage and Memory of Totalitarianism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sapienza, Jun 2022, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618061v1</w:t>
+                <w:t xml:space="preserve">hal-04618094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Back and forth in Edith Bruck’s Chi ti ama cosi »</w:t>
+                <w:t xml:space="preserve">« Jamais nous n’avons été plus libres que sous l’occupation allemande »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school The Cultural Heritage and Memory of Totalitarianism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sapienza, Jun 2022, Roma, Italy</w:t>
+              <w:t xml:space="preserve">63rd Annual Conference of the Society of French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for French Studies, Jun 2022, Belfast (Queen's University), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618094v1</w:t>
+                <w:t xml:space="preserve">hal-04618061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jorge Semprún, homo europeus ? »</w:t>
               </w:r>
@@ -3749,51 +3749,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2972B115"/>
+    <w:nsid w:val="FCF3CCE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3897,51 +3897,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C32815AE"/>
+    <w:nsid w:val="BBF476F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4131,51 +4131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969938v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Raynal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionstiresias.com/produit/la-fabrique-du-corps-deporte/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Leoncini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15grr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionstiresias.com/produit/aller-retour/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/exil-et-traduction-regards-sur-un-croisement-fecond.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17816-3.p.0205" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/de-la-peste-au-covid-imaginaire-epidemique-et-poetique-de-la-contagion.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17523-0.p.0049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anysia Troin-Guis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846765920_017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/Fraternisations-franco-allemandes-en-temps-de-guerre-Deutsch-franzoesische-Fraternisierungen-in-Kriegszeiten/9783515124188" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05340975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caillau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Monforterubia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Rauline" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.24032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05340982v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angheben" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642496v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618078v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969938v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Raynal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionstiresias.com/produit/la-fabrique-du-corps-deporte/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Leoncini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15grr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionstiresias.com/produit/aller-retour/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/exil-et-traduction-regards-sur-un-croisement-fecond.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17816-3.p.0205" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/de-la-peste-au-covid-imaginaire-epidemique-et-poetique-de-la-contagion.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17523-0.p.0049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anysia Troin-Guis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846765920_017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/Fraternisations-franco-allemandes-en-temps-de-guerre-Deutsch-franzoesische-Fraternisierungen-in-Kriegszeiten/9783515124188" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05340975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caillau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Monforterubia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Rauline" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.24032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05340982v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689668v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angheben" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618078v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>