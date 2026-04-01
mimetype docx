--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -16,1418 +16,2309 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eva Salerno </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maître de conférences</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Da Taiwan alle parrocchie cinesi della diaspora. Introduzione della venerazione degli antenati in ambito cattolico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sinosfere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La politique vaticane d’accueil des fidèles étrangers : l’exemple de deux diocèses en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Modern and Contemporary Christianity (JoMaCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, pp.99-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Practice of Catholicism among the Chinese Diaspora in Europe: Ethnography of a Family and Spiritual Tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Religion and Chinese Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8.2, pp.263-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comunità cattoliche cinesi di Parigi e di Milano: etnografia di una tradizione spirituale familiare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Ricerca Folklorica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74, pp.179-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Chinese in European Catholic parishes: reconnecting with family heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teaching, Identity, and Language Policies and Planning through the lens of huawen jiaoyu/zhongwen xuexiao. Language socialization of Chinese children inside and outside Chinese Heritage Language Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Bergame (Università di Bergamo), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Taiwan to diaspora parishes. An introduction of ancestor veneration in the Catholic context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 5th World Congress of Taiwan Studies. Taiwan in a Changing World: Past, Present, and Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia Sinica, May 2025, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours missionnaire, parcours religieux : Taïwan, un espace singulier de la pratique du catholicisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">État des études sur la linguistique missionnaire du XIXème au XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Mar 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le culte des ancêtres en contexte catholique de Taïwan à la diaspora chinoise : une (re)construction identitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises de l’Anthropologie Française des Mondes Chinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Taiwan to Chinese parishes in Europe. Introduction of ancestor veneration in a Catholic context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th Biennial Conference of the European Association for Chinese Studies (EACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Tallinn University, Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tradition spirituelle au sein des communautés catholiques chinoises en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmettre en migration : l’héritage mémoriel au sein des familles asiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MAF (Migrations de l’Asie de l’Est et du Sud-Est en France), Jun 2023, Mairie du 10ème arrondissement de Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique religieuse des communautés chinoises catholiques en Europe : un lien avec Taiwan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pluralisme religieux en Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire Pharos-Institut Ricci Paris, Feb 2022, Centre Sèvres, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Campus de l’ICP à Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communauté éducative inclusive : accueillir, enseigner, évaluer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISP-Faculté d'Education, Mar 2022, ICP, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La persévérance scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire l’école » entre présente et distance. Comment la recherche peut aider un établissement à se transformer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ateliers JE ESCAME, Feb 2022, A distance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche ethnographique entre l’Europe et Taiwan : approches en anthropologie visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversités des langues et des cultures dans l’éducation et la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICP, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le culte des ancêtres dans la pratique du catholicisme à Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes chercheurs en études taïwanaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone d’Études Taïwanaises (AFET), Jun 2021, Université de Grenoble Alpes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancestor Worship in the Practice of Catholicism in Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual conference of the American Academy of Religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Study of Chinese Religions, Nov 2021, San Antonio, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion as a vehicle of social ties in the Chinese Catholic diaspora in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual Conference of the European Association for the Study of Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Resilient Religion in Chinese Societies, Aug 2021, Université de Pise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The practice of Catholicism among Chinese communities in Europe: anthropological analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of Social Sciences of Religions: Chinese Religions and Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Renmin, Jun 2019, Pékin, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés catholiques chinoises de Paris et de Milan : une étude ethnographique comparative »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Assises de l’anthropologie de la Chine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Chinois catholiques de Paris et de Milan : étude ethnographique comparative de deux communautés de fidèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La religion des Chinois de France : implantations, croyances et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés chinoises catholiques en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les communautés chinoises catholiques en France et en Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conférence des Évêques de France, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’universalisme du catholicisme à l’épreuve de la pratique des fidèles chinois en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La religion des Chinois en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Workshop projet ANR, Jan 2015, Bussy Saint Georges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude ethnographique de la communauté catholique chinoise milanaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude ethnographique de la communauté catholique chinoise milanaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire GSRL-CNRS, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communauté catholique chinoise de Milan : l’émergence d’une ferveur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phénomènes religieux, croyances et identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Occidentale, Dec 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">布列塔尼─臺灣：回顧包萬才神父肩負傳教使命之獨特旅程</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Z. Liao &amp; Y. Moal (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">走徑東海岸一與法籍神父的相遇</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 國立自然科學博物館, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés catholiques chinoises de Paris et de Milan : une étude ethnographique comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Fang &amp; V. Goossaert (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La religion des Chinois de France : Implantations, croyances et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Père Jean Charbonnier (1932-2023), missionnaire et formateur dans l’âme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Institut Catholique de Paris. Une aventure intellectuelle et spirituelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MkF éditions, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion and Migration: Perspectives on Field Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Cox, U. Dessì &amp; L. Pokorny (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">East Asian Religiosities in the European Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill | Schöningh, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30965/9783657794669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity and Dynamism within the Chinese Church. Contemporary Chinese Migrant Catholic Communities in France and Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Thuno, S. Wang, E. Tran Sautede &amp; Y. Tseng (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Chinese Migration to Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Père Mario Zanardi du PIME : le destin tragique d’un missionnaire en Chine pendant la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.62-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1574,51 +2465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Salerno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623600v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623611v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623612v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623610v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623605v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623615v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Salerno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623599v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623601v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569816v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623602v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657794669" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>