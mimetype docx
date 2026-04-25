--- v1 (2026-04-01)
+++ v2 (2026-04-25)
@@ -897,165 +897,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La persévérance scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire l’école » entre présente et distance. Comment la recherche peut aider un établissement à se transformer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ateliers JE ESCAME, Feb 2022, A distance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Campus de l’ICP à Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communauté éducative inclusive : accueillir, enseigner, évaluer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISP-Faculté d'Education, Mar 2022, ICP, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623609v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04623612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche ethnographique entre l’Europe et Taiwan : approches en anthropologie visuelle</w:t>
               </w:r>
@@ -1104,165 +1104,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ancestor Worship in the Practice of Catholicism in Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual conference of the American Academy of Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Study of Chinese Religions, Nov 2021, San Antonio, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le culte des ancêtres dans la pratique du catholicisme à Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes chercheurs en études taïwanaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone d’Études Taïwanaises (AFET), Jun 2021, Université de Grenoble Alpes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623610v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04623604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion as a vehicle of social ties in the Chinese Catholic diaspora in Europe</w:t>
               </w:r>
@@ -2465,51 +2465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Salerno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623599v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623601v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569816v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623602v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657794669" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Salerno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623599v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623601v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569816v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623602v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623609v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657794669" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>