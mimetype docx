--- v2 (2026-04-25)
+++ v3 (2026-05-15)
@@ -483,234 +483,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le culte des ancêtres en contexte catholique de Taïwan à la diaspora chinoise : une (re)construction identitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises de l’Anthropologie Française des Mondes Chinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Taiwan to diaspora parishes. An introduction of ancestor veneration in the Catholic context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th World Congress of Taiwan Studies. Taiwan in a Changing World: Past, Present, and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia Sinica, May 2025, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours missionnaire, parcours religieux : Taïwan, un espace singulier de la pratique du catholicisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État des études sur la linguistique missionnaire du XIXème au XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lumière Lyon 2, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569968v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05569816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Taiwan to Chinese parishes in Europe. Introduction of ancestor veneration in a Catholic context</w:t>
               </w:r>
@@ -828,441 +828,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une recherche ethnographique entre l’Europe et Taiwan : approches en anthropologie visuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversités des langues et des cultures dans l’éducation et la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICP, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La pratique religieuse des communautés chinoises catholiques en Europe : un lien avec Taiwan ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pluralisme religieux en Chine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire Pharos-Institut Ricci Paris, Feb 2022, Centre Sèvres, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La persévérance scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire l’école » entre présente et distance. Comment la recherche peut aider un établissement à se transformer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ateliers JE ESCAME, Feb 2022, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Campus de l’ICP à Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communauté éducative inclusive : accueillir, enseigner, évaluer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISP-Faculté d'Education, Mar 2022, ICP, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une recherche ethnographique entre l’Europe et Taiwan : approches en anthropologie visuelle</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le culte des ancêtres dans la pratique du catholicisme à Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversités des langues et des cultures dans l’éducation et la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICP, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes chercheurs en études taïwanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone d’Études Taïwanaises (AFET), Jun 2021, Université de Grenoble Alpes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancestor Worship in the Practice of Catholicism in Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual conference of the American Academy of Religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Study of Chinese Religions, Nov 2021, San Antonio, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623604v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04623610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion as a vehicle of social ties in the Chinese Catholic diaspora in Europe</w:t>
               </w:r>
@@ -2465,51 +2465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Salerno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623599v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623601v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569816v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623602v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623609v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657794669" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Salerno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623599v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623601v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569816v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569968v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657794669" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>