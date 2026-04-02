--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -500,295 +500,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organismal responses to deteriorating water quality during the historic 2020 red tide off Southern California</w:t>
+                <w:t xml:space="preserve">Enhancing Human Health and Wellbeing through Sustainably and Equitably Unlocking a Healthy Ocean’s Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary Skelton</w:t>
+                <w:t xml:space="preserve">Lora Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lillian Mccormick</w:t>
+                <w:t xml:space="preserve">Philip Landrigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garfield Kwan</w:t>
+                <w:t xml:space="preserve">Oliver Ashford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Lonthair</w:t>
+                <w:t xml:space="preserve">Ella Whitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Neira</w:t>
+                <w:t xml:space="preserve">Amy Swift</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), </w:t>
+              <w:t xml:space="preserve">Annals of Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/elementa.2023.00067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/aogh.4471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887467v1</w:t>
+                <w:t xml:space="preserve">hal-04887462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Human Health and Wellbeing through Sustainably and Equitably Unlocking a Healthy Ocean’s Potential</w:t>
+                <w:t xml:space="preserve">Organismal responses to deteriorating water quality during the historic 2020 red tide off Southern California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lora Fleming</w:t>
+                <w:t xml:space="preserve">Zachary Skelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Landrigan</w:t>
+                <w:t xml:space="preserve">Lillian Mccormick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Ashford</w:t>
+                <w:t xml:space="preserve">Garfield Kwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ella Whitman</w:t>
+                <w:t xml:space="preserve">Joshua Lonthair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Swift</w:t>
+                <w:t xml:space="preserve">Carlos Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Global Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 90 (1), </w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/aogh.4471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1525/elementa.2023.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887462v1</w:t>
+                <w:t xml:space="preserve">hal-04887467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxic responses of metabolites produced by Ostreopsis cf. ovata on a panel of cell types</w:t>
               </w:r>
@@ -1170,291 +1170,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the allelochemical activity of Ostreopsis cf. ovata and the ovatoxins towards competitive benthic microalgae</w:t>
+                <w:t xml:space="preserve">On the Hunt for New Toxin Families Produced by a Mediterranean Strain of the Benthic Dinoflagellate Ostreopsis cf. ovata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Pavaux</w:t>
+                <w:t xml:space="preserve">Evgenia Glukhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Peltekis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marin-Pierre Gemin</w:t>
+                <w:t xml:space="preserve">Emily Trytten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Jauzein</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">William H Gerwick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56, pp.475-491. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10452-022-09953-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins14040234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582028v1</w:t>
+                <w:t xml:space="preserve">hal-03853756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Hunt for New Toxin Families Produced by a Mediterranean Strain of the Benthic Dinoflagellate Ostreopsis cf. ovata</w:t>
+                <w:t xml:space="preserve">Assessment of the allelochemical activity of Ostreopsis cf. ovata and the ovatoxins towards competitive benthic microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgenia Glukhov</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Pavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Trytten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Lemée</w:t>
+                <w:t xml:space="preserve">Alexandra Peltekis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin-Pierre Gemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William H Gerwick</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Jauzein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), </w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56, pp.475-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins14040234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10452-022-09953-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853756v1</w:t>
+                <w:t xml:space="preserve">hal-03582028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Role of Macroalgal Surface Metabolites on the Settlement of the Benthic Dinoflagellate Ostreopsis cf. ovata</w:t>
               </w:r>
@@ -1570,51 +1570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient, fast and inexpensive bioassay to monitor benthic microalgae toxicity: Application to Ostreopsis species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1808,51 +1808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the toxic dinoflagellate Ostreopsis cf. ovata on survival, feeding and reproduction of a phytal harpacticoid copepod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,51 +1955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allelopathic interactions between the benthic toxic dinoflagellate Ostreopsis cf. ovata and a co-occurring diatom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2033,452 +2033,464 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75, pp.35-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hal.2018.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Environmental Factors Affect the Production of Guanidine Alkaloids by the Mediterranean Sponge Crambe crambe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica D Perino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata D Manconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto D Pronzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier P Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md15060181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherulization as a process for the exudation of chemical cues by the encrusting sponge C. crambe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Zarate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.29474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep29474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crambescin C1 Exerts a Cytoprotective Effect on HepG2 Cells through Metallothionein Induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Roel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A. Rubiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes R. Vieytes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (8), pp.4633--4653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md13084633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2488,114 +2500,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôts atmosphériques en Méditerranée : quelle réponse de la biogéochimie marine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ternon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. UPMC - Université Paris 6 Pierre et Marie Curie, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01424881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2742,51 +2754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04243710v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lemee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169914v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Skelton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Mccormick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garfield Kwan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Lonthair" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Neira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00067" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Fleming" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Landrigan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ashford" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Whitman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Swift" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/aogh.4471" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Lanceleur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin-Pierre Gemin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louise Blier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Meslier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reveillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2024.107631" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04742202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cancelada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rico" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Moore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c06691" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04661036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Carter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lampe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pavaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peltekis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jauzein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-022-09953-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Glukhov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Trytten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Gerwick" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14040234" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00683" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin-Pierre G&#233;min" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105485" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Coyne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010135" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02336463v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rostan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2019.05.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2018.04.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica D Perino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata D Manconi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto D Pronzato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15060181" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zarate" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crou&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumollard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29474" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Rubiolo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes R. Vieytes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md13084633" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01424881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04243710v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lemee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169914v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887462v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Fleming" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Landrigan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ashford" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Whitman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Swift" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/aogh.4471" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887467v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Skelton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Mccormick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garfield Kwan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Lonthair" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Neira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00067" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Lanceleur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin-Pierre Gemin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louise Blier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Meslier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reveillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2024.107631" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04742202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cancelada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rico" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Moore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c06691" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04661036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Carter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lampe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Glukhov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Trytten" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Gerwick" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14040234" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pavaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peltekis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jauzein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-022-09953-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00683" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin-Pierre G&#233;min" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105485" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Coyne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010135" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02336463v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rostan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2019.05.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2018.04.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58PKJQSX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854419v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica D Perino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata D Manconi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto D Pronzato" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15060181" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358998v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zarate" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crou&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumollard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29474" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Rubiolo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes R. Vieytes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md13084633" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01424881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>