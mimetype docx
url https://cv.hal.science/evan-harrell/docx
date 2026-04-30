--- v0 (2026-04-04)
+++ v1 (2026-04-30)
@@ -338,265 +338,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A medullary centre for lapping in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast cortical dynamics encode tactile grating orientation during active touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan R Harrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bathellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26275-y⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (36), pp.eabf7096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abf7096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843969v1</w:t>
+                <w:t xml:space="preserve">hal-03411488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast cortical dynamics encode tactile grating orientation during active touch</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A medullary centre for lapping in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bowen Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selvee Sungeelee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Bokiniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Chettouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Diem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (36), pp.eabf7096. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.6307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abf7096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26275-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411488v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Presynaptic Gene Expression during Homeostatic Compensation at a Central Synapse</w:t>
               </w:r>
@@ -1616,51 +1616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04610079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Terral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Harrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wards" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinghuang Huang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45161-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Renard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan R Harrell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bathellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31565-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Dempsey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selvee Sungeelee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Bokiniec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Chettouh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Diem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26275-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411488v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf7096" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Pimentel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gero Miesenb&#246;ck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2979-20.2021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Schwenkgrub" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc6309" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Goldin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Shulz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb7189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deneux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kempf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ceballo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Filipchuk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.44006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Estebanez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Shulz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06585-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Casali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Miermon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ravassard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dolique" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marneffe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Grosjean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrian Nicolay-Kritter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chatras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04610079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Terral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Harrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wards" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinghuang Huang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45161-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Renard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan R Harrell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bathellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31565-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf7096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843969v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Dempsey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selvee Sungeelee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Bokiniec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Chettouh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Diem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26275-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Pimentel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gero Miesenb&#246;ck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2979-20.2021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Schwenkgrub" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc6309" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Goldin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Shulz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb7189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deneux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kempf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ceballo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Filipchuk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.44006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Estebanez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Shulz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06585-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Casali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Miermon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ravassard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dolique" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marneffe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Grosjean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrian Nicolay-Kritter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chatras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>