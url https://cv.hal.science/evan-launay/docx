--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1481,51 +1481,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA120AF9"/>
+    <w:nsid w:val="C298DDFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1629,51 +1629,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F0CBCACC"/>
+    <w:nsid w:val="F9BD9DC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1777,51 +1777,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="83CA78ED"/>
+    <w:nsid w:val="75DCE858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1925,51 +1925,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3A7C5D10"/>
+    <w:nsid w:val="7C5EC604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2073,51 +2073,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1B576751"/>
+    <w:nsid w:val="DA67E392"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2221,51 +2221,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D52F44DD"/>
+    <w:nsid w:val="C420ACAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2369,51 +2369,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="88C2C9B9"/>
+    <w:nsid w:val="6837C9BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2517,51 +2517,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="E30742CD"/>
+    <w:nsid w:val="E281DA23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2665,51 +2665,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="F1CD38BE"/>
+    <w:nsid w:val="311857C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2813,51 +2813,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D0C59A46"/>
+    <w:nsid w:val="CBA0DBEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2961,51 +2961,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C076B884"/>
+    <w:nsid w:val="B87CEA5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3109,51 +3109,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="3DD8A4B3"/>
+    <w:nsid w:val="4F2E909D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>