--- v1 (2026-04-05)
+++ v2 (2026-05-20)
@@ -140,85 +140,85 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Psychologue spécialisé en neuropsychologie au Centre Expertise Autisle Adultes (CEAA) - CH Niort</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Depuis 2023 : 100%</w:t>
+        <w:t xml:space="preserve">Depuis 2023 : 1 ETP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2019 à 2022 : 80%</w:t>
+        <w:t xml:space="preserve">2019 à 2022 : 0,8 ETP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Psychologue spécialisé en neuropsychologie à la Maison d'Accueil Spécialisée du Fief Joly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2019 à 2022 : 20%</w:t>
+        <w:t xml:space="preserve">2019 à 2022 : 0,2 ETP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctorant en psychologie au Centre de Recherches sur la Cognition et l'Apprentissage (CeRCA-CNRS) de l'Université de Poitiers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depuis 2021 : Thèse de doctorat sous la direction de Christel Bidet-Ildei (PR) et de Manuel Gimenes (MCf) : &amp;quot;Production écrite dans le trouble du spectre de l'autisme à l'âge adulte : analyse psycholinguistique&amp;quot;</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -593,73 +593,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études du CeRCA</w:t>
+              <w:t xml:space="preserve">Journée d'études du Centre Hospitalier de Niort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480967v1</w:t>
+                <w:t xml:space="preserve">hal-05480973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production écrite dans le trouble du spectre de l'autisme à l'âge adulte</w:t>
               </w:r>
@@ -701,73 +701,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études du Centre Hospitalier de Niort</w:t>
+              <w:t xml:space="preserve">Journée d'études du CeRCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Niort, France</w:t>
+              <w:t xml:space="preserve">, May 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480973v1</w:t>
+                <w:t xml:space="preserve">hal-05480967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production écrite dans le trouble du spectre de l'autisme à l'âge adulte</w:t>
               </w:r>
@@ -813,51 +813,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Université d'automne de l'ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Le Croisic, France. 2024</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Le Croisic, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -969,165 +969,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production écrite dans le trouble du spectre de l'autisme à l'âge adulte</w:t>
+                <w:t xml:space="preserve">Évaluation fonctionnelle : quels enjeux au regard des situations complexes et très complexes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Université d'été Atypie-Friendly</w:t>
+              <w:t xml:space="preserve">Communauté de Pratiques START</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atypie-Friendly, Jul 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480911v1</w:t>
+                <w:t xml:space="preserve">hal-05480925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation fonctionnelle : quels enjeux au regard des situations complexes et très complexes ?</w:t>
+                <w:t xml:space="preserve">Production écrite dans le trouble du spectre de l'autisme à l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communauté de Pratiques START</w:t>
+              <w:t xml:space="preserve">3e Université d'été Atypie-Friendly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">, Atypie-Friendly, Jul 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480925v1</w:t>
+                <w:t xml:space="preserve">hal-05480911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur la mesure 37 de la stratégie nationale pour l’Autisme au sein des troubles du neuro-développement</w:t>
               </w:r>
@@ -1481,51 +1481,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C298DDFA"/>
+    <w:nsid w:val="76AC6CEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1629,51 +1629,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F9BD9DC5"/>
+    <w:nsid w:val="D81F448E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1777,51 +1777,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="75DCE858"/>
+    <w:nsid w:val="71097BC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1925,51 +1925,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7C5EC604"/>
+    <w:nsid w:val="86B37F9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2073,51 +2073,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DA67E392"/>
+    <w:nsid w:val="78BB2D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2221,51 +2221,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C420ACAA"/>
+    <w:nsid w:val="D26F4A4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2369,51 +2369,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6837C9BE"/>
+    <w:nsid w:val="A42CE282"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2517,51 +2517,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="E281DA23"/>
+    <w:nsid w:val="E4455C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2665,51 +2665,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="311857C8"/>
+    <w:nsid w:val="B8F9439A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2813,51 +2813,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="CBA0DBEA"/>
+    <w:nsid w:val="E296C170"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2961,51 +2961,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B87CEA5E"/>
+    <w:nsid w:val="A5CAD680"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3109,51 +3109,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="4F2E909D"/>
+    <w:nsid w:val="EA2BE71E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3373,51 +3373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evan-launay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0032-9757" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Launay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fiard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480973v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480961v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480911v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Perrault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Metche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jourdain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Baril" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-025-00520-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evan-launay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0032-9757" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480973v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Launay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fiard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480967v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480961v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Perrault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Metche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jourdain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Baril" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-025-00520-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>