--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evangelos Bampas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor of Computer Science</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evangelos-bampas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1496-9299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250388278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bampas_e_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124160789904202682981</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I completed my undergraduate studies in Electrical & Computer Engineering in 2004 and received my Ph.D. in 2009, both at the National Technical University of Athens, Greece. My research lies in the domain of networked systems, in particular distributed and mobile agent systems. I'm interested in all aspects of such systems that pertain to dynamicity, fault tolerance, and other related issues that emerge in large-scale systems, such as absence of centralized control, uncertainty, etc. I also maintain an active interest in resource allocation in optical networks, as well as in computational complexity theory. My work draws in particular on the fields of distributed algorithms, mobile agent computing, approximation algorithms, algorithmic game theory, and computational complexity.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distributed algorithms: mobile agents, rendezvous, exploration, fault tolerance, self-stabilization.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication networks: optical networks, WDM, routing, wavelength assignment, decentralized and noncooperative models.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computability and complexity: counting complexity, computability and complexity models for mobile agents.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-gathering of energy-constrained mobile agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 849, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2020.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beachcombing on strips and islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 806, pp.236-255. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Search by a Pair of Distinct-Speed Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gąsieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (1), pp.317-342. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-018-0447-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On asynchronous rendezvous in general graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 753, pp.80-90. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mobile agent verifiable problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 260, pp.51 - 71. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the Rotor–Router Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gąsieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78 (3), pp.869-895. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-016-0179-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Verification via Routing Table Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bilò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Drovandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Gualà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (1), pp.234-248. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2014.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasure Hunt with Volatile Pheromones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffroy Beauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janna Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guy--Obé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Distributed Computing (DISC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, L'Aquila, Italy. pp.8:1-8:21, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2023.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Gathering of Energy-Constrained Mobile Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium on Structural Information and Communication Complexity (SIROCCO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, L'Aquila, Italy. pp.52-65, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24922-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Delivery by Energy-Sharing Low-Power Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Dereniowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Sensor Systems - 13th International Symposium on Algorithms and Experiments for Wireless Sensor Networks, {ALGOSENSORS} 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72751-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal exploration of trees with energy-constrained agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hackfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mobile Agent Verifiable Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Theoretical Informatics Symposium (LATIN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Ensenada, Mexico. pp.123-137, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-49529-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Search by a Pair of Distinct-Speed Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gąsieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Colloquium on Structural Information and Communication Complexity (SIROCCO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Helsinki, Finland. pp.195 - 211, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48314-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes vérifiables par agents mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beachcombing on Strips and Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOSENSORS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.155-168, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28472-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Balancing Algorithm for Containment-Based Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Stabilization, Safety, and Security of Distributed Systems, SSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Osaka, Japan. pp.191-205, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03089-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Verification via Routing Table Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bilò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Drovandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Gualà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdańsk, Poland. pp.270--281, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22212-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almost Optimal Asynchronous Rendezvous in Infinite Multidimensional Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gasieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Labourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, United States. pp.297--311, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15763-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the rotor-router mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gasieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kosowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Radzik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, France. pp.345--358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euler Tour Lock-in Problem in the Rotor-Router Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gasieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Spain. pp.421--433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasure hunt with volatile pheromones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffroy Beauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janna Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guy--Obé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Balancing Algorithm for Containment-Based Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] ???. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evangelos Bampas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor of Computer Science</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evangelos-bampas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1496-9299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250388278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bampas_e_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124160789904202682981</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I completed my undergraduate studies in Electrical & Computer Engineering in 2004 and received my Ph.D. in 2009, both at the National Technical University of Athens, Greece. My research lies in the domain of networked systems, in particular distributed and mobile agent systems. I'm interested in all aspects of such systems that pertain to dynamicity, fault tolerance, and other related issues that emerge in large-scale systems, such as absence of centralized control, uncertainty, etc. I also maintain an active interest in resource allocation in optical networks, as well as in computational complexity theory. My work draws in particular on the fields of distributed algorithms, mobile agent computing, approximation algorithms, algorithmic game theory, and computational complexity.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distributed algorithms: mobile agents, rendezvous, exploration, fault tolerance, self-stabilization.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication networks: optical networks, WDM, routing, wavelength assignment, decentralized and noncooperative models.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computability and complexity: counting complexity, computability and complexity models for mobile agents.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-gathering of energy-constrained mobile agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 849, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2020.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beachcombing on strips and islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 806, pp.236-255. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On asynchronous rendezvous in general graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 753, pp.80-90. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Search by a Pair of Distinct-Speed Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gąsieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (1), pp.317-342. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-018-0447-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mobile agent verifiable problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 260, pp.51 - 71. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the Rotor–Router Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gąsieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78 (3), pp.869-895. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-016-0179-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Verification via Routing Table Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bilò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Drovandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Gualà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (1), pp.234-248. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2014.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasure Hunt with Volatile Pheromones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffroy Beauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janna Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guy--Obé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Distributed Computing (DISC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, L'Aquila, Italy. pp.8:1-8:21, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2023.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Gathering of Energy-Constrained Mobile Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium on Structural Information and Communication Complexity (SIROCCO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, L'Aquila, Italy. pp.52-65, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24922-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Delivery by Energy-Sharing Low-Power Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Dereniowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Sensor Systems - 13th International Symposium on Algorithms and Experiments for Wireless Sensor Networks, {ALGOSENSORS} 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72751-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal exploration of trees with energy-constrained agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hackfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mobile Agent Verifiable Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Theoretical Informatics Symposium (LATIN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Ensenada, Mexico. pp.123-137, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-49529-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Search by a Pair of Distinct-Speed Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gąsieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Colloquium on Structural Information and Communication Complexity (SIROCCO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Helsinki, Finland. pp.195 - 211, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48314-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes vérifiables par agents mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beachcombing on Strips and Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOSENSORS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.155-168, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28472-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Balancing Algorithm for Containment-Based Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Stabilization, Safety, and Security of Distributed Systems, SSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Osaka, Japan. pp.191-205, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03089-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Verification via Routing Table Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bilò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Drovandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Gualà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdańsk, Poland. pp.270--281, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22212-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almost Optimal Asynchronous Rendezvous in Infinite Multidimensional Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gasieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Labourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, United States. pp.297--311, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15763-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the rotor-router mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gasieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kosowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Radzik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, France. pp.345--358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euler Tour Lock-in Problem in the Rotor-Router Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gasieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Spain. pp.421--433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasure hunt with volatile pheromones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffroy Beauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janna Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guy--Obé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Balancing Algorithm for Containment-Based Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] ???. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC736227"/>
+    <w:nsid w:val="8A254D38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E2CADA00"/>
+    <w:nsid w:val="15582C56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evangelos-bampas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1496-9299" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250388278" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bampas_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/124160789904202682981" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas B&#228;rtschi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bampas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Das" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Karousatou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.10.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurek Czyzowicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.04.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek G&#261;sieniec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0447-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900843v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Blin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.045" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2018.03.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0179-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bil&#242;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Drovandi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Gual&#224;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2014.06.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Beauquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Burman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guy--Ob&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2023.8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24922-9_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Dereniowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72751-6_1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hackfeld" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49529-2_10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48314-6_13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148475v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28472-9_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lamani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03089-0_14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9BDSL9GW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22212-2_24" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KRDC8B1V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Gasieniec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15763-9_28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kosowski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Radzik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evangelos-bampas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1496-9299" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250388278" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bampas_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/124160789904202682981" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas B&#228;rtschi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bampas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Das" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Karousatou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.10.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurek Czyzowicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.04.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Blin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872346v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek G&#261;sieniec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0447-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2018.03.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0179-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bil&#242;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Drovandi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Gual&#224;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2014.06.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Beauquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Burman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guy--Ob&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2023.8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24922-9_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Dereniowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72751-6_1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hackfeld" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49529-2_10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48314-6_13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148475v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28472-9_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lamani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03089-0_14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9BDSL9GW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22212-2_24" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KRDC8B1V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Gasieniec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15763-9_28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kosowski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Radzik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>