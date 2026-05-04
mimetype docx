--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evangelos Bampas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor of Computer Science</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evangelos-bampas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1496-9299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250388278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bampas_e_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124160789904202682981</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I completed my undergraduate studies in Electrical & Computer Engineering in 2004 and received my Ph.D. in 2009, both at the National Technical University of Athens, Greece. My research lies in the domain of networked systems, in particular distributed and mobile agent systems. I'm interested in all aspects of such systems that pertain to dynamicity, fault tolerance, and other related issues that emerge in large-scale systems, such as absence of centralized control, uncertainty, etc. I also maintain an active interest in resource allocation in optical networks, as well as in computational complexity theory. My work draws in particular on the fields of distributed algorithms, mobile agent computing, approximation algorithms, algorithmic game theory, and computational complexity.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distributed algorithms: mobile agents, rendezvous, exploration, fault tolerance, self-stabilization.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication networks: optical networks, WDM, routing, wavelength assignment, decentralized and noncooperative models.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computability and complexity: counting complexity, computability and complexity models for mobile agents.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-gathering of energy-constrained mobile agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 849, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2020.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beachcombing on strips and islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 806, pp.236-255. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On asynchronous rendezvous in general graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 753, pp.80-90. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Search by a Pair of Distinct-Speed Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gąsieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (1), pp.317-342. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-018-0447-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mobile agent verifiable problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 260, pp.51 - 71. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the Rotor–Router Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gąsieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78 (3), pp.869-895. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-016-0179-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Verification via Routing Table Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bilò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Drovandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Gualà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (1), pp.234-248. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2014.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasure Hunt with Volatile Pheromones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffroy Beauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janna Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guy--Obé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Distributed Computing (DISC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, L'Aquila, Italy. pp.8:1-8:21, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2023.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Gathering of Energy-Constrained Mobile Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium on Structural Information and Communication Complexity (SIROCCO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, L'Aquila, Italy. pp.52-65, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24922-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Delivery by Energy-Sharing Low-Power Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Dereniowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Sensor Systems - 13th International Symposium on Algorithms and Experiments for Wireless Sensor Networks, {ALGOSENSORS} 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72751-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal exploration of trees with energy-constrained agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hackfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mobile Agent Verifiable Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Theoretical Informatics Symposium (LATIN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Ensenada, Mexico. pp.123-137, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-49529-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Search by a Pair of Distinct-Speed Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gąsieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Colloquium on Structural Information and Communication Complexity (SIROCCO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Helsinki, Finland. pp.195 - 211, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48314-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes vérifiables par agents mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beachcombing on Strips and Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOSENSORS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.155-168, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28472-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Balancing Algorithm for Containment-Based Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Stabilization, Safety, and Security of Distributed Systems, SSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Osaka, Japan. pp.191-205, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03089-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Verification via Routing Table Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bilò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Drovandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Gualà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdańsk, Poland. pp.270--281, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22212-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almost Optimal Asynchronous Rendezvous in Infinite Multidimensional Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gasieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Labourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, United States. pp.297--311, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15763-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the rotor-router mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gasieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kosowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Radzik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, France. pp.345--358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euler Tour Lock-in Problem in the Rotor-Router Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gasieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Spain. pp.421--433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasure hunt with volatile pheromones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffroy Beauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janna Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guy--Obé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Balancing Algorithm for Containment-Based Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] ???. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evangelos Bampas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor of Computer Science</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evangelos-bampas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1496-9299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250388278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bampas_e_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124160789904202682981</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I completed my undergraduate studies in Electrical & Computer Engineering in 2004 and received my Ph.D. in 2009, both at the National Technical University of Athens, Greece. My research lies in the domain of networked systems, in particular distributed and mobile agent systems. I'm interested in all aspects of such systems that pertain to dynamicity, fault tolerance, and other related issues that emerge in large-scale systems, such as absence of centralized control, uncertainty, etc. I also maintain an active interest in resource allocation in optical networks, as well as in computational complexity theory. My work draws in particular on the fields of distributed algorithms, mobile agent computing, approximation algorithms, algorithmic game theory, and computational complexity.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distributed algorithms: mobile agents, rendezvous, exploration, fault tolerance, self-stabilization.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication networks: optical networks, WDM, routing, wavelength assignment, decentralized and noncooperative models.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computability and complexity: counting complexity, computability and complexity models for mobile agents.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-gathering of energy-constrained mobile agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 849, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2020.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beachcombing on strips and islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 806, pp.236-255. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Search by a Pair of Distinct-Speed Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gąsieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (1), pp.317-342. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-018-0447-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On asynchronous rendezvous in general graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 753, pp.80-90. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mobile agent verifiable problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 260, pp.51 - 71. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the Rotor–Router Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gąsieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78 (3), pp.869-895. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-016-0179-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Verification via Routing Table Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bilò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Drovandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Gualà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (1), pp.234-248. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2014.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasure Hunt with Volatile Pheromones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffroy Beauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janna Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guy--Obé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Distributed Computing (DISC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, L'Aquila, Italy. pp.8:1-8:21, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2023.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Gathering of Energy-Constrained Mobile Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium on Structural Information and Communication Complexity (SIROCCO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, L'Aquila, Italy. pp.52-65, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24922-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Delivery by Energy-Sharing Low-Power Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Dereniowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Sensor Systems - 13th International Symposium on Algorithms and Experiments for Wireless Sensor Networks, {ALGOSENSORS} 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72751-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal exploration of trees with energy-constrained agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hackfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mobile Agent Verifiable Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Theoretical Informatics Symposium (LATIN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Ensenada, Mexico. pp.123-137, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-49529-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Search by a Pair of Distinct-Speed Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gąsieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Colloquium on Structural Information and Communication Complexity (SIROCCO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Helsinki, Finland. pp.195 - 211, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48314-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes vérifiables par agents mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beachcombing on Strips and Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOSENSORS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.155-168, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28472-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Balancing Algorithm for Containment-Based Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Stabilization, Safety, and Security of Distributed Systems, SSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Osaka, Japan. pp.191-205, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03089-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Verification via Routing Table Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bilò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Drovandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Gualà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdańsk, Poland. pp.270--281, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22212-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almost Optimal Asynchronous Rendezvous in Infinite Multidimensional Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gasieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Labourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, United States. pp.297--311, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15763-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euler Tour Lock-in Problem in the Rotor-Router Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gasieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Spain. pp.421--433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the rotor-router mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gasieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kosowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Radzik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, France. pp.345--358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasure hunt with volatile pheromones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffroy Beauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janna Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guy--Obé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Balancing Algorithm for Containment-Based Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] ???. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A254D38"/>
+    <w:nsid w:val="EA0CF1AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="15582C56"/>
+    <w:nsid w:val="C5DF512F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evangelos-bampas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1496-9299" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250388278" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bampas_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/124160789904202682981" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas B&#228;rtschi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bampas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Das" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Karousatou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.10.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurek Czyzowicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.04.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Blin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872346v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek G&#261;sieniec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0447-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2018.03.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0179-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bil&#242;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Drovandi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Gual&#224;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2014.06.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Beauquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Burman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guy--Ob&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2023.8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24922-9_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Dereniowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72751-6_1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hackfeld" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49529-2_10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48314-6_13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148475v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28472-9_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lamani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03089-0_14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9BDSL9GW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22212-2_24" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KRDC8B1V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Gasieniec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15763-9_28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kosowski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Radzik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evangelos-bampas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1496-9299" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250388278" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bampas_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/124160789904202682981" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas B&#228;rtschi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bampas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Das" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Karousatou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.10.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurek Czyzowicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.04.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek G&#261;sieniec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0447-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900843v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Blin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.045" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2018.03.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0179-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bil&#242;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Drovandi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Gual&#224;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2014.06.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Beauquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Burman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guy--Ob&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2023.8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24922-9_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Dereniowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72751-6_1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hackfeld" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49529-2_10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48314-6_13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148475v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28472-9_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lamani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03089-0_14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9BDSL9GW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22212-2_24" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KRDC8B1V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Gasieniec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15763-9_28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kosowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Radzik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>