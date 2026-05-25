--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evangelos Bampas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor of Computer Science</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evangelos-bampas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1496-9299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250388278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bampas_e_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124160789904202682981</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I completed my undergraduate studies in Electrical & Computer Engineering in 2004 and received my Ph.D. in 2009, both at the National Technical University of Athens, Greece. My research lies in the domain of networked systems, in particular distributed and mobile agent systems. I'm interested in all aspects of such systems that pertain to dynamicity, fault tolerance, and other related issues that emerge in large-scale systems, such as absence of centralized control, uncertainty, etc. I also maintain an active interest in resource allocation in optical networks, as well as in computational complexity theory. My work draws in particular on the fields of distributed algorithms, mobile agent computing, approximation algorithms, algorithmic game theory, and computational complexity.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distributed algorithms: mobile agents, rendezvous, exploration, fault tolerance, self-stabilization.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication networks: optical networks, WDM, routing, wavelength assignment, decentralized and noncooperative models.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computability and complexity: counting complexity, computability and complexity models for mobile agents.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-gathering of energy-constrained mobile agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 849, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2020.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beachcombing on strips and islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 806, pp.236-255. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Search by a Pair of Distinct-Speed Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gąsieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (1), pp.317-342. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-018-0447-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On asynchronous rendezvous in general graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 753, pp.80-90. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mobile agent verifiable problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 260, pp.51 - 71. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the Rotor–Router Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gąsieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78 (3), pp.869-895. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-016-0179-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Verification via Routing Table Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bilò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Drovandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Gualà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (1), pp.234-248. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2014.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasure Hunt with Volatile Pheromones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffroy Beauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janna Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guy--Obé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Distributed Computing (DISC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, L'Aquila, Italy. pp.8:1-8:21, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2023.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Gathering of Energy-Constrained Mobile Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium on Structural Information and Communication Complexity (SIROCCO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, L'Aquila, Italy. pp.52-65, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24922-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Delivery by Energy-Sharing Low-Power Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Dereniowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Sensor Systems - 13th International Symposium on Algorithms and Experiments for Wireless Sensor Networks, {ALGOSENSORS} 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72751-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal exploration of trees with energy-constrained agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hackfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mobile Agent Verifiable Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Theoretical Informatics Symposium (LATIN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Ensenada, Mexico. pp.123-137, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-49529-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Search by a Pair of Distinct-Speed Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gąsieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Colloquium on Structural Information and Communication Complexity (SIROCCO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Helsinki, Finland. pp.195 - 211, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48314-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes vérifiables par agents mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beachcombing on Strips and Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOSENSORS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.155-168, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28472-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Balancing Algorithm for Containment-Based Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Stabilization, Safety, and Security of Distributed Systems, SSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Osaka, Japan. pp.191-205, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03089-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Verification via Routing Table Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bilò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Drovandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Gualà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdańsk, Poland. pp.270--281, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22212-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almost Optimal Asynchronous Rendezvous in Infinite Multidimensional Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gasieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Labourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, United States. pp.297--311, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15763-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euler Tour Lock-in Problem in the Rotor-Router Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gasieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Spain. pp.421--433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the rotor-router mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gasieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kosowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Radzik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, France. pp.345--358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasure hunt with volatile pheromones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffroy Beauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janna Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guy--Obé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Balancing Algorithm for Containment-Based Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] ???. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evangelos Bampas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor of Computer Science</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evangelos-bampas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1496-9299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250388278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bampas_e_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124160789904202682981</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://scholar.google.com/citations?user=kdGbgIQAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I completed my undergraduate studies in Electrical & Computer Engineering in 2004 and received my Ph.D. in 2009, both at the National Technical University of Athens, Greece. My research lies in the domain of networked systems, in particular distributed and mobile agent systems. I'm interested in all aspects of such systems that pertain to dynamicity, fault tolerance, and other related issues that emerge in large-scale systems, such as absence of centralized control, uncertainty, etc. I also maintain an active interest in resource allocation in optical networks, as well as in computational complexity theory. My work draws in particular on the fields of distributed algorithms, mobile agent computing, approximation algorithms, algorithmic game theory, and computational complexity.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distributed algorithms: mobile agents, rendezvous, exploration, fault tolerance, self-stabilization.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communication networks: optical networks, WDM, routing, wavelength assignment, decentralized and noncooperative models.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computability and complexity: counting complexity, computability and complexity models for mobile agents.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-gathering of energy-constrained mobile agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 849, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2020.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beachcombing on strips and islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 806, pp.236-255. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On asynchronous rendezvous in general graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 753, pp.80-90. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Search by a Pair of Distinct-Speed Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gąsieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (1), pp.317-342. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-018-0447-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mobile agent verifiable problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 260, pp.51 - 71. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the Rotor–Router Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gąsieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78 (3), pp.869-895. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-016-0179-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Verification via Routing Table Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bilò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Drovandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Gualà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (1), pp.234-248. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2014.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasure Hunt with Volatile Pheromones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffroy Beauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janna Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guy--Obé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Distributed Computing (DISC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, L'Aquila, Italy. pp.8:1-8:21, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2023.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Gathering of Energy-Constrained Mobile Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium on Structural Information and Communication Complexity (SIROCCO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, L'Aquila, Italy. pp.52-65, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24922-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Delivery by Energy-Sharing Low-Power Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Dereniowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Sensor Systems - 13th International Symposium on Algorithms and Experiments for Wireless Sensor Networks, {ALGOSENSORS} 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72751-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal exploration of trees with energy-constrained agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hackfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Karousatou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mobile Agent Verifiable Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Theoretical Informatics Symposium (LATIN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Ensenada, Mexico. pp.123-137, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-49529-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Search by a Pair of Distinct-Speed Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gąsieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Colloquium on Structural Information and Communication Complexity (SIROCCO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Helsinki, Finland. pp.195 - 211, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48314-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes vérifiables par agents mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beachcombing on Strips and Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOSENSORS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.155-168, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28472-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Balancing Algorithm for Containment-Based Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Stabilization, Safety, and Security of Distributed Systems, SSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Osaka, Japan. pp.191-205, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03089-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Verification via Routing Table Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bilò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Drovandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Gualà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdańsk, Poland. pp.270--281, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22212-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almost Optimal Asynchronous Rendezvous in Infinite Multidimensional Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurek Czyzowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gasieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Labourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, United States. pp.297--311, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15763-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the rotor-router mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gasieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Kosowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Radzik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, France. pp.345--358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euler Tour Lock-in Problem in the Rotor-Router Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gasieniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klasing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Spain. pp.421--433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasure hunt with volatile pheromones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffroy Beauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janna Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guy--Obé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Balancing Algorithm for Containment-Based Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Bampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] ???. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA0CF1AA"/>
+    <w:nsid w:val="19F7B7FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C5DF512F"/>
+    <w:nsid w:val="08B433F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evangelos-bampas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1496-9299" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250388278" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bampas_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/124160789904202682981" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas B&#228;rtschi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bampas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Das" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Karousatou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.10.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurek Czyzowicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.04.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek G&#261;sieniec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0447-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900843v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Blin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.045" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2018.03.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0179-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bil&#242;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Drovandi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Gual&#224;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2014.06.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Beauquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Burman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guy--Ob&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2023.8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24922-9_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Dereniowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72751-6_1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hackfeld" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49529-2_10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48314-6_13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148475v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28472-9_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lamani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03089-0_14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9BDSL9GW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22212-2_24" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KRDC8B1V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Gasieniec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15763-9_28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kosowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Radzik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evangelos-bampas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1496-9299" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250388278" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bampas_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/124160789904202682981" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.com/citations?user=kdGbgIQAAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas B&#228;rtschi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bampas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Das" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Karousatou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.10.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurek Czyzowicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.04.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Blin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek G&#261;sieniec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0447-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2018.03.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416012v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0179-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bil&#242;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Drovandi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Gual&#224;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2014.06.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Beauquier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Burman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guy--Ob&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2023.8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24922-9_4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Dereniowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72751-6_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hackfeld" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49529-2_10" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393792v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48314-6_13" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28472-9_12" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lamani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03089-0_14" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9BDSL9GW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22212-2_24" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KRDC8B1V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Gasieniec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15763-9_28" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kosowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Radzik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>