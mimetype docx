--- v0 (2026-04-12)
+++ v1 (2026-05-03)
@@ -66,8386 +66,8520 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining biodiversity data</w:t>
+                <w:t xml:space="preserve">Unveiling the genetics of Eurasian Lynx (Lynx lynx) in France: Insights for conservation in the Jura and Northern Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Garnier</w:t>
+                <w:t xml:space="preserve">Laurie Bedouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pelletier</w:t>
+                <w:t xml:space="preserve">Rebecca Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Roche</w:t>
+                <w:t xml:space="preserve">Marine Drouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">Juliette Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Afonso</w:t>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (8), pp.731-735. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 67, pp.e04181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2026.e04181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230422v1</w:t>
+                <w:t xml:space="preserve">hal-05594958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating trace elements as a conservation concern for Eurasian lynx (Lynx lynx) in Switzerland</w:t>
+                <w:t xml:space="preserve">Defining biodiversity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Bedouet</w:t>
+                <w:t xml:space="preserve">Eric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ryser-Degiorgis</w:t>
+                <w:t xml:space="preserve">Dominique Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Borel</w:t>
+                <w:t xml:space="preserve">Philip Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Amiot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118300⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (8), pp.731-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068062v1</w:t>
+                <w:t xml:space="preserve">hal-05230422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of individual foxes in environmental contamination with Echinococcus multilocularis through faecal samples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluating trace elements as a conservation concern for Eurasian lynx (Lynx lynx) in Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Bedouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ryser-Degiorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marina Mergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54 (7), pp.321-332. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 298, pp.118300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2024.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603452v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation du Rhinopithèque de Biet (Rhinopithecus bieti) et tourisme animalier : quels enjeux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Assessing the role of individual foxes in environmental contamination with Echinococcus multilocularis through faecal samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Malik da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Li</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marina Mergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, epub, pp.1-16. </w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (7), pp.321-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bavf.024.71106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2024.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757966v2</w:t>
+                <w:t xml:space="preserve">hal-04603452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive exposure of wild small mammals to legacy and currently used pesticide mixtures in arable landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation du Rhinopithèque de Biet (Rhinopithecus bieti) et tourisme animalier : quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Ève Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Appenzeller</w:t>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisiane Burkart</w:t>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Li Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-19959-y⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, epub, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bavf.024.71106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193413v1</w:t>
+                <w:t xml:space="preserve">hal-04757966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding sites promoting wildlife-related tourism might highly expose the endangered Yunnan snub-nosed monkey (Rhinopithecus bieti) to parasite transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pervasive exposure of wild small mammals to legacy and currently used pesticide mixtures in arable landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Appenzeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisiane Burkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Afonso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amaël Dupaix</w:t>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claude Goydadin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhonghua Yu</w:t>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.15817. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-95166-5⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-19959-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358485v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of hematozoan parasites in Red Kite nestlings from France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Creating small food-habituated groups might alter genetic diversity in the endangered Yunnan snub-nosed monkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bassin</w:t>
+                <w:t xml:space="preserve">Amaël Dupaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Powolny</w:t>
+                <w:t xml:space="preserve">Anne-Claude Goydadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhonghua Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 162 (2), pp.521-527. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.e01422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10336-020-01838-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278548v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating small food-habituated groups might alter genetic diversity in the endangered Yunnan snub-nosed monkey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Feeding sites promoting wildlife-related tourism might highly expose the endangered Yunnan snub-nosed monkey (Rhinopithecus bieti) to parasite transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Dupaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Goydadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhonghua Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26, pp.e01422. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-95166-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174983v1</w:t>
+                <w:t xml:space="preserve">hal-03358485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural responses of breeding arctic sandpipers to ground-surface temperature and primary productivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of hematozoan parasites in Red Kite nestlings from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+                <w:t xml:space="preserve">Nicolas Bassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Bollache</w:t>
+                <w:t xml:space="preserve">Thibaut Powolny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Galipaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142485⟩</w:t>
+              <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162 (2), pp.521-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10336-020-01838-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986001v1</w:t>
+                <w:t xml:space="preserve">hal-03278548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nest attentiveness drives nest predation in arctic sandpipers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Behavioural responses of breeding arctic sandpipers to ground-surface temperature and primary productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François‐xavier Dechaume‐moncharmont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Matthias Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eve Afonso</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.07311⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 755 (2), pp.142485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961741v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical response of predators to large variations of grassland vole abundance and long‐term community changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Levret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Afonso</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (24), pp.14221-14246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.7020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi à long-terme de la réponse numérique des prédateurs aux grandes variations d’abondance de campagnols prairiaux dans le Val d’Usiers, Massif du Jura</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nest attentiveness drives nest predation in arctic sandpipers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Dechaume‐moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (10), pp.1481-1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.07311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454453v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal trends in richness and persistence of bacterial communities in decline-phase water vole populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Villette</w:t>
+                <w:t xml:space="preserve">Suivi à long-terme de la réponse numérique des prédateurs aux grandes variations d’abondance de campagnols prairiaux dans le Val d’Usiers, Massif du Jura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Levret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Afonso</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.151-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876769v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term retrospective assessment of a transmission hotspot for human alveolar echinococcosis in mid-west China</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal trends in richness and persistence of bacterial communities in decline-phase water vole populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hongbin Yan</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Levret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Knapp</w:t>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (8), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.9506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66107-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276636v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are gastrointestinal parasites associated with the cyclic population dynamics of their arctic lemming hosts?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term retrospective assessment of a transmission hotspot for human alveolar echinococcosis in mid-west China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gilg</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Yumin Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Yannic</w:t>
+                <w:t xml:space="preserve">Hongbin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.6-12. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2019.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281730v1</w:t>
+                <w:t xml:space="preserve">hal-02276636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal distribution of Yunnan snub-nosed monkey, Rhinopithecus bieti, indices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Are gastrointestinal parasites associated with the cyclic population dynamics of their arctic lemming hosts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Yannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/mammalia-2017-0168⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.6-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2019.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521009v1</w:t>
+                <w:t xml:space="preserve">hal-02281730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular detection of Anaplasma phagocytophilum DNA in the lesser horseshoe bat (Rhinolophus hipposideros) guano</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.-C. Goydadin</w:t>
+                <w:t xml:space="preserve">Spatial and temporal distribution of Yunnan snub-nosed monkey, Rhinopithecus bieti, indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhonghua Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mammalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83 (2), pp.103-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/mammalia-2017-0168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0950268818001279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01863009v1</w:t>
+                <w:t xml:space="preserve">hal-02521009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EWET: Data collection and interface for the genetic analysis of Echinococcus multilocularis based on EmsB microsatellite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular detection of Anaplasma phagocytophilum DNA in the lesser horseshoe bat (Rhinolophus hipposideros) guano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Brillaud</w:t>
+                <w:t xml:space="preserve">E. Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Tissot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.-C. Goydadin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183849⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146 (10), pp.1253 - 1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268818001279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667697v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of organ choice in describing bacterial pathogen assemblages in a rodent population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Galan</w:t>
+                <w:t xml:space="preserve">EWET: Data collection and interface for the genetic analysis of Echinococcus multilocularis based on EmsB microsatellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Damy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Navion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268817001893⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (10), pp.e0183849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665928v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Hybridization between the Two Sibling Bat Species Myotis myotis and M. blythii from Guano in a Natural Mixed Maternity Colony.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Goydadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Farny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (2), pp.e0170534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the lesser horseshoe bat (Rhinolophus hipposideros) exposed to causes that may have contributed to its decline? A non-invasive approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Consequences of organ choice in describing bacterial pathogen assemblages in a rodent population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Levret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8, pp.123-137. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (14), pp.3070 - 3075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2016.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0950268817001893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368326v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinococcus multilocularis in Kyrgyzstan: similarity in the Asian EmsB genotypic profiles from village populations of Eastern mole voles (Ellobius tancrei) and dogs in the Alay valley.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the lesser horseshoe bat (Rhinolophus hipposideros) exposed to causes that may have contributed to its decline? A non-invasive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Afonso</w:t>
+                <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Knapp</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Tête</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D Rieffel</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.123-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2016.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175795v1</w:t>
+                <w:t xml:space="preserve">hal-01368326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood parameters as biomarkers of cadmium and lead exposure and effects in wild wood mice (Apodemus sylvaticus) living along a pollution gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Echinococcus multilocularis in Kyrgyzstan: similarity in the Asian EmsB genotypic profiles from village populations of Eastern mole voles (Ellobius tancrei) and dogs in the Alay valley.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tête</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eve Afonso</w:t>
+                <w:t xml:space="preserve">J Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghada Bouguerra</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Umhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377059v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First amplification of Eimeria hessei DNA from the lesser horseshoe bat (Rhinolophus hipposideros) and its phylogenetic relationships with Eimeria species from other bats and rodents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Blood parameters as biomarkers of cadmium and lead exposure and effects in wild wood mice (Apodemus sylvaticus) living along a pollution gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Bouguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2014.02.013⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 138, pp.940 - 946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01115204v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hair as a noninvasive tool for risk assessment: do the concentrations of cadmium and lead in the hair of wood mice (Apodemus sylvaticus) reflect internal concentrations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Drouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 108, pp.233-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission ecosystems of Echinococcus multilocularis in China and Central Asia.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">First amplification of Eimeria hessei DNA from the lesser horseshoe bat (Rhinolophus hipposideros) and its phylogenetic relationships with Eimeria species from other bats and rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iskender Ziadinov</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yurong Yang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 140 (13), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139, pp.58-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0031182013000644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2014.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831986v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Body Condition and Somatic Indices be Used to Evaluate Metal-Induced Stress in Wild Small Mammals?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluating the effect of habitat connectivity on the distribution of the lesser horseshoe bat using landscape graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierline Tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066399⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164, pp.39-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2013.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925928v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effect of habitat connectivity on the distribution of the lesser horseshoe bat using landscape graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transmission ecosystems of Echinococcus multilocularis in China and Central Asia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Ziadinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140 (13), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182013000644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2013.04.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00815304v1</w:t>
+                <w:t xml:space="preserve">hal-00831986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental determinants of spatial and temporal variations in the transmission of Toxoplasma gondii in its definitive hosts.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can Body Condition and Somatic Indices be Used to Evaluate Metal-Induced Stress in Wild Small Mammals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Afonso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lazarine Poulle</w:t>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ruette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Devillard</w:t>
+                <w:t xml:space="preserve">Jean-Claude Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2013.09.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00972560v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génétique au service de l'étude des espèces : y a-t'il des échanges entre les colonies de petits rhinolophes en Franche-Comté ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Environmental determinants of spatial and temporal variations in the transmission of Toxoplasma gondii in its definitive hosts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lazarine Poulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Azuré</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.278-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2013.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815481v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a sensitive method for Toxoplasma gondii oocyst extraction in soil.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La génétique au service de l'étude des espèces : y a-t'il des échanges entre les colonies de petits rhinolophes en Franche-Comté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierline Tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Azuré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.6-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00672164v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local meteorological conditions, dynamics of seroconversion to Toxoplasma gondii in cats ( Felis catus) and oocyst burden in a rural environment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of a sensitive method for Toxoplasma gondii oocyst extraction in soil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lélu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Richaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268809991270⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 183 (1-2), pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2011.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443531v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seroprevalence and factors associated with Toxoplasma gondii infection in wild boar ( Sus scrofa) in a Mediterranean island.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaig Halos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 138 (9), pp.1257-1266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0950268810000117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of soil contamination by Toxoplasma gondii in relation to cat defecation behaviour in an urban area.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Local meteorological conditions, dynamics of seroconversion to Toxoplasma gondii in cats ( Felis catus) and oocyst burden in a rural environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Romand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Thulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 38 (8-9), pp.1017-23. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138, pp.1105-1113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2008.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0950268809991270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00373504v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Toxoplasma gondii in small mammals from the Ardennes region, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatial distribution of soil contamination by Toxoplasma gondii in relation to cat defecation behaviour in an urban area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lazarine Poulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Villena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
+                <w:t xml:space="preserve">Marie-Caroline Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Romand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Parasitologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14411/fp.2007.041⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (8-9), pp.1017-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2008.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373506v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of &amp;lt;i&amp;gt;Toxoplasma Gondii&amp;lt;/i&amp;gt; in small mammals from the ardennes region France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Poulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Parasitologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54, pp.313-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxoplasmosis in prey species and consequences for prevalence in feral cats: not all prey species are equal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 134 (Pt.14), pp.1963-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0031182007003320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of &amp;lt;i&amp;gt;Toxoplasma gondii&amp;lt;/i&amp;gt; in an urban population of domestic cats (&amp;lt;i&amp;gt;Felis catus&amp;lt;/i&amp;gt;)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prevalence of Toxoplasma gondii in small mammals from the Ardennes region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lazarine Poulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thulliez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Folia Parasitologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (4), pp.313-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14411/fp.2007.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428041v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of Toxoplasma gondii in an urban population of domestic cats (Felis catus).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (13), pp.1373-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpara.2006.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission of &amp;lt;i&amp;gt;Toxoplasma gondii&amp;lt;/i&amp;gt; in an urban population of domestic cats (&amp;lt;i&amp;gt;Felis catus&amp;lt;/i&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36, pp.1373-1382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservation du Rhinopithèque de Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Giraudoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-écosystèmes. L'indiscipline comme exigence du terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE éditions, pp.225-258, 2022, 9781789480528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimer l'impact des grandes infrastructures de transport sur la distribution des espèces : proposition et test d'un protocole méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierline Tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luginbühl Yves. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infrastructures de transport terrestres, écosystèmes et paysages, des liaisons dangereuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.201-218, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Life Cycle of &amp;lt;i&amp;gt;Toxoplasma gondii&amp;lt;/i&amp;gt; in the Natural Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lélu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olgica Djurković Djaković. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxoplasmosis - Recent Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">InTech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-36, 2012, 978-953-51-0746-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/48233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective assessment of the global decline of European bats (1940s-2010s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Goydadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Damy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences, Ecology and Evolution : New perspectives and societal challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabarcoding of Bacterial Pathogens in a Rodent Pest: Which Organ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Levret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMBE 2016: Society for Molecular Biology and Evolution Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of biological and chemical contaminants in nurseries of lesser horseshoe bat : preliminary results in Franche-Comté (Eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 60th Annual International Conference of the Wildlife Disease Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Québec, Canada. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la structure génétique spatiale des populations de petits rhinolophes en Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Chiroptères Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lorentzen, France. http://pierlinetournant.blogspot.fr/p/communications.html, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la connectivité des habitats et distribution du petit rhinolophe en Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque nationale d'écologie scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxoplasmosis in corsican wild boar : a first epidemiological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaig Halos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Multicolloquium of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Paris, France. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821520v1</w:t>
-              </w:r>
-[...435 lines deleted...]
-                <w:t xml:space="preserve">hal-00820888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective assessment of the global decline of European bats (1940s-2010s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Goydadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claude Goydadin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Ecology for the Future International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, May 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental Investment in Nest Attentiveness Reduces Nest Predation in Arctic Sandpipers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Ecology And Behaviour Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Parasite Communities of the Fossorial Water Vole Arvicola terrestris During a Period of High Abundance: Richness and Similarity in a Dynamic World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Levret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rodents 2018: 6th International Conference of Rodent Biology and Management &amp; 16th Rodens et Spatium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">27 year monitoring of an alveolar echinococcosis hotspot in south-Gansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wangzhong Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongbin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII World Congress of Echinococcosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Algiers, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive genetic tools to study wildlife populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New approaches to description and modeling of trophic interactions: reliable allies to study trophically-transmitted parasites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Baudrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and methods in ecohealth and conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDRI Ecosystem Health and Environmental Disease Ecology, Nov 2016, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367363v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">27 year monitoring of an alveolar echinococcosis hotspot in south-Gansu</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Non-invasive genetic tools to study wildlife populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hongbin Yan</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Goydadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and methods in ecohealth and conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDRI Ecosystem Health and Environmental Disease Ecology, Nov 2016, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363734v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approaches to description and modeling of trophic interactions: reliable allies to study trophically-transmitted parasites?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Perasso</w:t>
+                <w:t xml:space="preserve">27 year monitoring of an alveolar echinococcosis hotspot in south-Gansu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Baudrot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eve Afonso</w:t>
+                <w:t xml:space="preserve">Wangzhong Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongbin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and methods in ecohealth and conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDRI Ecosystem Health and Environmental Disease Ecology, Nov 2016, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367367v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission ecosystems of Echinococcus multilocularis in Eurasia, with particular reference to the Alay Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Workshop: Echinococcosis in Kyrgyzstan and the Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Bishkek, Kyrgyzstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la structure génétique des colonies de reproduction du petit rhinolophe en Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème Forum des Jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial approach of Echinococcus multilocularis transmission ecology in continental Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Ziadinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium for Cestode Zoonosis Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fragmentation du paysage peut elle expliquer le déclin du petit rhinolophe ? Utilisation de la théorie des graphes pour caractériser la connectivité de ses habitats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Assessing habitat connectivity of the lesser horseshoe bat using graph theory to explain its distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème Forum des Jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">VIth European Congress of Mammalogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815619v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing habitat connectivity of the lesser horseshoe bat using graph theory to explain its distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la connectivité des habitats du petit rhinolophe en Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIth European Congress of Mammalogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Dixième rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610755v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la connectivité des habitats du petit rhinolophe en Franche-Comté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">La fragmentation du paysage peut elle expliquer le déclin du petit rhinolophe ? Utilisation de la théorie des graphes pour caractériser la connectivité de ses habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dixième rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">XVIIème Forum des Jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815625v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphab 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ThéMA, UMR 6049; Chrono-Environnement, UMR 6249; MSHE Ledoux, USR 3124. 2015, 96 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage et biodiversité en Franche-Comté. Les chauves-souris peuvent-elles se maintenir durablement ? Exemple du petit rhinolophe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">RHINO-URB. Impact de différents modèles de croissance urbaine sur la connectivité écologique et la dispersion génétique des populations, test sur le petit rhinolophe en Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Conseil Régional de Franche-Comté. 2013, pp.25</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Fondation pour la Recherche sur la Biodiversité. 2013, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864413v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RHINO-URB. Impact de différents modèles de croissance urbaine sur la connectivité écologique et la dispersion génétique des populations, test sur le petit rhinolophe en Franche-Comté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Paysage et biodiversité en Franche-Comté. Les chauves-souris peuvent-elles se maintenir durablement ? Exemple du petit rhinolophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Fondation pour la Recherche sur la Biodiversité. 2013, pp.6</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Régional de Franche-Comté. 2013, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864414v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] N° 0001653 – 10/2008, MSHE Ledoux, USR 3124; ThéMA, UMR 6049; Chrono-Environnement, UMR 6249. 2011, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8455,114 +8589,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE DE LA DYNAMIQUE DE LA TRANSMISSION DE TOXOPLASMA GONDII DANS DES MILIEUX CONTRASTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université de Reims - Champagne Ardenne, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00371738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId230"/>
+      <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8709,51 +8843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bedouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ryser-Degiorgis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118300" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Malik da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mergey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.03.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757966v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Afonso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.024.71106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19959-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Dupaix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Yu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95166-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bassin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-020-01838-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174983v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01422" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Galipaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142485" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Dechaume&#8208;moncharmont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07311" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Levret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Villette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66107-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumin Zhao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Yan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007701" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Martin Schmidt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2019.06.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2017-0168" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Afonso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Goydadin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268818001279" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667697v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brillaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Tissot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Navion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183849" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665928v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268817001893" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Farny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368326v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2016.09.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175795v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Afonso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Knapp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N T&#234;te" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Umhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rieffel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T&#234;te" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouguerra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2014.02.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7M6G02Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115160v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drouhot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Prudent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.07.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJKZ9RV8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender Ziadinov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013000644" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925928v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066399" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815304v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rou&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.04.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6JN9SJL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Germain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2013.09.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815481v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672164v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#233;lu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Richaume" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.06.018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ758DV9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443531v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thulliez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268809991270" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451029v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tolon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Halos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810000117" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lemoine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Ravat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2008.01.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9J0HM91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373506v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/fp.2007.041" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434741v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Poulle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Villena" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373507v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thulliez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182007003320" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SDS216XK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428041v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373510v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2006.07.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z35P8RLJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986342v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Moreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870929v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Couval" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815878v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815861v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821520v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Alliot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512103v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875870v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820888v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00820888" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48233" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986394v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961723v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyers" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870903v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614425v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangzhong Jia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367363v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363734v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367367v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086211v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bodin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815494v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724870v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815619v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610755v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815625v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106236v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864413v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864414v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105989v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371738v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bedouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Burlaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Drouilly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Caill&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2026.e04181" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ryser-Degiorgis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118300" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Malik da Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mergey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.03.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757966v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Afonso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.024.71106" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19959-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Dupaix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Yu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01422" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95166-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bassin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-020-01838-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Galipaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142485" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Levret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Dechaume&#8208;moncharmont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07311" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Villette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66107-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumin Zhao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Yan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007701" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Martin Schmidt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2019.06.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2017-0168" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Afonso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Goydadin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268818001279" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brillaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Tissot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Navion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183849" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Farny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268817001893" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2016.09.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Afonso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Knapp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N T&#234;te" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Umhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rieffel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T&#234;te" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouguerra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drouhot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Prudent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.07.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJKZ9RV8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115204v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2014.02.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7M6G02Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rou&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.04.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6JN9SJL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831986v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender Ziadinov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013000644" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066399" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972560v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Germain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2013.09.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672164v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#233;lu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Richaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.06.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ758DV9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451029v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tolon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Halos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810000117" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443531v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thulliez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268809991270" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373504v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lemoine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Ravat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2008.01.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9J0HM91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434741v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Poulle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Villena" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373507v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thulliez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182007003320" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SDS216XK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373506v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/fp.2007.041" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373510v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2006.07.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z35P8RLJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428041v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875870v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820888v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00820888" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48233" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986342v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Moreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870929v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Couval" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815878v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815858v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815861v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821520v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Alliot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986394v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961723v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyers" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870903v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614425v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangzhong Jia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367367v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367363v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363734v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086211v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bodin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815494v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610755v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815625v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815619v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106236v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864414v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864413v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105989v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371738v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>