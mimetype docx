--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1432,814 +1432,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical response of predators to large variations of grassland vole abundance and long‐term community changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Nest attentiveness drives nest predation in arctic sandpipers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Levret</w:t>
+                <w:t xml:space="preserve">François‐xavier Dechaume‐moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.7020⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (10), pp.1481-1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.07311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011763v1</w:t>
+                <w:t xml:space="preserve">hal-02961741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nest attentiveness drives nest predation in arctic sandpipers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bollache</w:t>
+                <w:t xml:space="preserve">Numerical response of predators to large variations of grassland vole abundance and long‐term community changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Levret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François‐xavier Dechaume‐moncharmont</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 129 (10), pp.1481-1492. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (24), pp.14221-14246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.07311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.7020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961741v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi à long-terme de la réponse numérique des prédateurs aux grandes variations d’abondance de campagnols prairiaux dans le Val d’Usiers, Massif du Jura</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal trends in richness and persistence of bacterial communities in decline-phase water vole populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Levret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.9506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66107-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454453v1</w:t>
+                <w:t xml:space="preserve">hal-02876769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal trends in richness and persistence of bacterial communities in decline-phase water vole populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Villette</w:t>
+                <w:t xml:space="preserve">Suivi à long-terme de la réponse numérique des prédateurs aux grandes variations d’abondance de campagnols prairiaux dans le Val d’Usiers, Massif du Jura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Levret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.151-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66107-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02876769v1</w:t>
+                <w:t xml:space="preserve">hal-04454453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term retrospective assessment of a transmission hotspot for human alveolar echinococcosis in mid-west China</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are gastrointestinal parasites associated with the cyclic population dynamics of their arctic lemming hosts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yumin Zhao</w:t>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongbin Yan</w:t>
+                <w:t xml:space="preserve">Glenn Yannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Knapp</w:t>
+                <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (8), </w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.6-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2019.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276636v1</w:t>
+                <w:t xml:space="preserve">hal-02281730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are gastrointestinal parasites associated with the cyclic population dynamics of their arctic lemming hosts?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term retrospective assessment of a transmission hotspot for human alveolar echinococcosis in mid-west China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gilg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bollache</w:t>
+                <w:t xml:space="preserve">Yumin Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Yannic</w:t>
+                <w:t xml:space="preserve">Hongbin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Martin Schmidt</w:t>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.6-12. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2019.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281730v1</w:t>
+                <w:t xml:space="preserve">hal-02276636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal distribution of Yunnan snub-nosed monkey, Rhinopithecus bieti, indices</w:t>
               </w:r>
@@ -2446,51 +2446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EWET: Data collection and interface for the genetic analysis of Echinococcus multilocularis based on EmsB microsatellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Damy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2574,269 +2574,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Hybridization between the Two Sibling Bat Species Myotis myotis and M. blythii from Guano in a Natural Mixed Maternity Colony.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consequences of organ choice in describing bacterial pathogen assemblages in a rodent population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Levret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (14), pp.3070 - 3075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268817001893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492347v1</w:t>
+                <w:t xml:space="preserve">hal-01665928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of organ choice in describing bacterial pathogen assemblages in a rodent population</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating Hybridization between the Two Sibling Bat Species Myotis myotis and M. blythii from Guano in a Natural Mixed Maternity Colony.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Goydadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Farny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0170534</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665928v1</w:t>
+                <w:t xml:space="preserve">hal-01492347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the lesser horseshoe bat (Rhinolophus hipposideros) exposed to causes that may have contributed to its decline? A non-invasive approach</w:t>
               </w:r>
@@ -3162,490 +3162,502 @@
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 138, pp.940 - 946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hair as a noninvasive tool for risk assessment: do the concentrations of cadmium and lead in the hair of wood mice (Apodemus sylvaticus) reflect internal concentrations?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First amplification of Eimeria hessei DNA from the lesser horseshoe bat (Rhinolophus hipposideros) and its phylogenetic relationships with Eimeria species from other bats and rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Crini</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Drouhot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139, pp.58-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2014.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.07.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115160v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First amplification of Eimeria hessei DNA from the lesser horseshoe bat (Rhinolophus hipposideros) and its phylogenetic relationships with Eimeria species from other bats and rodents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hair as a noninvasive tool for risk assessment: do the concentrations of cadmium and lead in the hair of wood mice (Apodemus sylvaticus) reflect internal concentrations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierline Tournant</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Capelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Séverine Drouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2014.02.013⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.233-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115204v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the effect of habitat connectivity on the distribution of the lesser horseshoe bat using landscape graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 164, pp.39-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocon.2013.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission ecosystems of Echinococcus multilocularis in China and Central Asia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3654,132 +3666,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Ziadinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 140 (13), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0031182013000644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Body Condition and Somatic Indices be Used to Evaluate Metal-Induced Stress in Wild Small Mammals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3801,293 +3813,293 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (6), pp.e66399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0066399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental determinants of spatial and temporal variations in the transmission of Toxoplasma gondii in its definitive hosts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lazarine Poulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2, pp.278-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2013.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génétique au service de l'étude des espèces : y a-t'il des échanges entre les colonies de petits rhinolophes en Franche-Comté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4102,1234 +4114,2004 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Azuré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a sensitive method for Toxoplasma gondii oocyst extraction in soil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lélu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 183 (1-2), pp.59-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2011.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence and factors associated with Toxoplasma gondii infection in wild boar ( Sus scrofa) in a Mediterranean island.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local meteorological conditions, dynamics of seroconversion to Toxoplasma gondii in cats ( Felis catus) and oocyst burden in a rural environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Tolon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Thulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 138 (9), pp.1257-1266. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268810000117⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 138, pp.1105-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268809991270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451029v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local meteorological conditions, dynamics of seroconversion to Toxoplasma gondii in cats ( Felis catus) and oocyst burden in a rural environment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seroprevalence and factors associated with Toxoplasma gondii infection in wild boar ( Sus scrofa) in a Mediterranean island.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thulliez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaig Halos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 138, pp.1105-1113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268809991270⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 138 (9), pp.1257-1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268810000117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443531v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of soil contamination by Toxoplasma gondii in relation to cat defecation behaviour in an urban area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lazarine Poulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Romand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38 (8-9), pp.1017-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpara.2008.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of &amp;lt;i&amp;gt;Toxoplasma Gondii&amp;lt;/i&amp;gt; in small mammals from the ardennes region France</w:t>
+                <w:t xml:space="preserve">Prevalence of Toxoplasma gondii in small mammals from the Ardennes region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.-L. Poulle</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lazarine Poulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lemoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Aubert</w:t>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Parasitologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 54, pp.313-314</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 54 (4), pp.313-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14411/fp.2007.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434741v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasmosis in prey species and consequences for prevalence in feral cats: not all prey species are equal</w:t>
+                <w:t xml:space="preserve">Prevalence of &amp;lt;i&amp;gt;Toxoplasma Gondii&amp;lt;/i&amp;gt; in small mammals from the ardennes region France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Poulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Thulliez</w:t>
+                <w:t xml:space="preserve">M. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pontier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Folia Parasitologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54, pp.313-314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00373507v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Toxoplasma gondii in small mammals from the Ardennes region, France</w:t>
+                <w:t xml:space="preserve">Toxoplasmosis in prey species and consequences for prevalence in feral cats: not all prey species are equal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Lemoine</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Villena</w:t>
+                <w:t xml:space="preserve">D. Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Parasitologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 54 (4), pp.313-314. </w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 134 (Pt.14), pp.1963-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14411/fp.2007.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0031182007003320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373506v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of Toxoplasma gondii in an urban population of domestic cats (Felis catus).</w:t>
+                <w:t xml:space="preserve">Transmission of &amp;lt;i&amp;gt;Toxoplasma gondii&amp;lt;/i&amp;gt; in an urban population of domestic cats (&amp;lt;i&amp;gt;Felis catus&amp;lt;/i&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 36 (13), pp.1373-82. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 36, pp.1373-1382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2006.07.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00373510v1</w:t>
+                <w:t xml:space="preserve">hal-00428041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of &amp;lt;i&amp;gt;Toxoplasma gondii&amp;lt;/i&amp;gt; in an urban population of domestic cats (&amp;lt;i&amp;gt;Felis catus&amp;lt;/i&amp;gt;)</w:t>
+                <w:t xml:space="preserve">Transmission of Toxoplasma gondii in an urban population of domestic cats (Felis catus).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 36, pp.1373-1382</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 36 (13), pp.1373-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2006.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428041v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrospective assessment of the global decline of European bats (1940s-2010s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Goydadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Damy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences, Ecology and Evolution : New perspectives and societal challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabarcoding of Bacterial Pathogens in a Rodent Pest: Which Organ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Levret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMBE 2016: Society for Molecular Biology and Evolution Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Gold Coast, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de la structure génétique spatiale des populations de petits rhinolophes en Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierline Tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Rencontres Chiroptères Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lorentzen, France. http://pierlinetournant.blogspot.fr/p/communications.html, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial variability of biological and chemical contaminants in nurseries of lesser horseshoe bat : preliminary results in Franche-Comté (Eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierline Tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 60th Annual International Conference of the Wildlife Disease Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Québec, Canada. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de la connectivité des habitats et distribution du petit rhinolophe en Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierline Tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque nationale d'écologie scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toxoplasmosis in corsican wild boar : a first epidemiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaig Halos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. European Multicolloquium of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Paris, France. 1 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation du Rhinopithèque de Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5388,1307 +6170,537 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Giraudoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-écosystèmes. L'indiscipline comme exigence du terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE éditions, pp.225-258, 2022, 9781789480528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer l'impact des grandes infrastructures de transport sur la distribution des espèces : proposition et test d'un protocole méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vuidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luginbühl Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrastructures de transport terrestres, écosystèmes et paysages, des liaisons dangereuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, pp.201-218, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Life Cycle of &amp;lt;i&amp;gt;Toxoplasma gondii&amp;lt;/i&amp;gt; in the Natural Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maud Lélu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olgica Djurković Djaković. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxoplasmosis - Recent Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InTech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-36, 2012, 978-953-51-0746-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/48233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820888v1</w:t>
-              </w:r>
-[...768 lines deleted...]
-                <w:t xml:space="preserve">hal-02821520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective assessment of the global decline of European bats (1940s-2010s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Goydadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Ecology for the Future International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, May 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental Investment in Nest Attentiveness Reduces Nest Predation in Arctic Sandpipers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6716,448 +6728,448 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Ecology And Behaviour Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Parasite Communities of the Fossorial Water Vole Arvicola terrestris During a Period of High Abundance: Richness and Similarity in a Dynamic World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Levret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rodents 2018: 6th International Conference of Rodent Biology and Management &amp; 16th Rodens et Spatium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">27 year monitoring of an alveolar echinococcosis hotspot in south-Gansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wangzhong Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongbin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII World Congress of Echinococcosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Algiers, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approaches to description and modeling of trophic interactions: reliable allies to study trophically-transmitted parasites?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+                <w:t xml:space="preserve">27 year monitoring of an alveolar echinococcosis hotspot in south-Gansu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wangzhong Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongbin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and methods in ecohealth and conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDRI Ecosystem Health and Environmental Disease Ecology, Nov 2016, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367367v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive genetic tools to study wildlife populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7216,363 +7228,363 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and methods in ecohealth and conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDRI Ecosystem Health and Environmental Disease Ecology, Nov 2016, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">27 year monitoring of an alveolar echinococcosis hotspot in south-Gansu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">New approaches to description and modeling of trophic interactions: reliable allies to study trophically-transmitted parasites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Baudrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hongbin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and methods in ecohealth and conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDRI Ecosystem Health and Environmental Disease Ecology, Nov 2016, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363734v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission ecosystems of Echinococcus multilocularis in Eurasia, with particular reference to the Alay Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Workshop: Echinococcosis in Kyrgyzstan and the Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Bishkek, Kyrgyzstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la structure génétique des colonies de reproduction du petit rhinolophe en Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7587,593 +7599,593 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème Forum des Jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial approach of Echinococcus multilocularis transmission ecology in continental Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Ziadinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium for Cestode Zoonosis Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing habitat connectivity of the lesser horseshoe bat using graph theory to explain its distribution</w:t>
+                <w:t xml:space="preserve">La fragmentation du paysage peut elle expliquer le déclin du petit rhinolophe ? Utilisation de la théorie des graphes pour caractériser la connectivité de ses habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIth European Congress of Mammalogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIIème Forum des Jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610755v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la connectivité des habitats du petit rhinolophe en Franche-Comté</w:t>
+                <w:t xml:space="preserve">Assessing habitat connectivity of the lesser horseshoe bat using graph theory to explain its distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dixième rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">VIth European Congress of Mammalogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815625v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fragmentation du paysage peut elle expliquer le déclin du petit rhinolophe ? Utilisation de la théorie des graphes pour caractériser la connectivité de ses habitats</w:t>
+                <w:t xml:space="preserve">Caractérisation de la connectivité des habitats du petit rhinolophe en Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème Forum des Jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">Dixième rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815619v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphab 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8182,304 +8194,304 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ThéMA, UMR 6049; Chrono-Environnement, UMR 6249; MSHE Ledoux, USR 3124. 2015, 96 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RHINO-URB. Impact de différents modèles de croissance urbaine sur la connectivité écologique et la dispersion génétique des populations, test sur le petit rhinolophe en Franche-Comté</w:t>
+                <w:t xml:space="preserve">Paysage et biodiversité en Franche-Comté. Les chauves-souris peuvent-elles se maintenir durablement ? Exemple du petit rhinolophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Régional de Franche-Comté. 2013, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Tannier</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00864414v1</w:t>
+                <w:t xml:space="preserve">hal-00864413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage et biodiversité en Franche-Comté. Les chauves-souris peuvent-elles se maintenir durablement ? Exemple du petit rhinolophe</w:t>
+                <w:t xml:space="preserve">RHINO-URB. Impact de différents modèles de croissance urbaine sur la connectivité écologique et la dispersion génétique des populations, test sur le petit rhinolophe en Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Conseil Régional de Franche-Comté. 2013, pp.25</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Fondation pour la Recherche sur la Biodiversité. 2013, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864413v1</w:t>
+                <w:t xml:space="preserve">hal-00864414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8488,98 +8500,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] N° 0001653 – 10/2008, MSHE Ledoux, USR 3124; ThéMA, UMR 6049; Chrono-Environnement, UMR 6249. 2011, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8589,114 +8601,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE DE LA DYNAMIQUE DE LA TRANSMISSION DE TOXOPLASMA GONDII DANS DES MILIEUX CONTRASTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université de Reims - Champagne Ardenne, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00371738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId235"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8843,51 +8855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bedouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Burlaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Drouilly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Caill&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2026.e04181" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ryser-Degiorgis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118300" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Malik da Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mergey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.03.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757966v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Afonso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.024.71106" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19959-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Dupaix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Yu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01422" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95166-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bassin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-020-01838-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Galipaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142485" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Levret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Dechaume&#8208;moncharmont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07311" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Villette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66107-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumin Zhao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Yan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007701" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Martin Schmidt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2019.06.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2017-0168" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Afonso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Goydadin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268818001279" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brillaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Tissot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Navion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183849" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Farny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268817001893" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2016.09.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Afonso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Knapp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N T&#234;te" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Umhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rieffel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T&#234;te" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouguerra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drouhot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Prudent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.07.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJKZ9RV8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115204v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2014.02.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7M6G02Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rou&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.04.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6JN9SJL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831986v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender Ziadinov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013000644" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066399" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972560v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Germain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2013.09.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672164v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#233;lu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Richaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.06.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ758DV9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451029v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tolon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Halos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810000117" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443531v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thulliez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268809991270" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373504v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lemoine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Ravat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2008.01.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9J0HM91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434741v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Poulle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Villena" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373507v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thulliez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182007003320" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SDS216XK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373506v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/fp.2007.041" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373510v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2006.07.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z35P8RLJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428041v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875870v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820888v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00820888" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48233" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986342v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Moreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870929v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Couval" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815878v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815858v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815861v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821520v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Alliot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986394v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961723v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyers" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870903v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614425v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangzhong Jia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367367v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367363v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363734v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086211v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bodin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815494v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610755v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815625v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815619v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106236v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864414v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864413v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105989v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371738v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bedouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Burlaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Drouilly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Caill&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2026.e04181" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ryser-Degiorgis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118300" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Malik da Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mergey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.03.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757966v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Afonso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.024.71106" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19959-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Dupaix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Yu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01422" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95166-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bassin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-020-01838-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Galipaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142485" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Dechaume&#8208;moncharmont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07311" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011763v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Levret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876769v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Villette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66107-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454453v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Martin Schmidt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2019.06.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276636v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumin Zhao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Yan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007701" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2017-0168" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Afonso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Goydadin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268818001279" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brillaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Tissot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Navion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183849" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268817001893" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Farny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2016.09.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Afonso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Knapp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N T&#234;te" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Umhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rieffel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T&#234;te" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouguerra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4DLFZDH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2014.02.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7M6G02Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drouhot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Prudent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.07.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJKZ9RV8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815304v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rou&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.04.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6JN9SJL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831986v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender Ziadinov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013000644" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925928v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066399" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972560v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Germain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2013.09.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815481v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#233;lu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Richaume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.06.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ758DV9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443531v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thulliez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268809991270" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451029v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tolon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Halos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810000117" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373504v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lemoine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Ravat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2008.01.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9J0HM91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373506v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/fp.2007.041" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434741v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Poulle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Villena" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373507v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thulliez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182007003320" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SDS216XK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428041v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373510v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2006.07.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z35P8RLJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Moreau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870929v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Couval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815858v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815878v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815861v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Alliot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512103v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875870v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820888v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00820888" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48233" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986394v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961723v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyers" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870903v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614425v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangzhong Jia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363734v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367363v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367367v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086211v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bodin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815494v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724870v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610755v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815625v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106236v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864413v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864414v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105989v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371738v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>