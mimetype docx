--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -726,278 +726,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory for complex visual objects but not for allocentric locations during the first year of life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception of Multisensory Gender Coherence in 6- and 9-Month-Old Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pascalis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Lewkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0165025415584629⟩</w:t>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (6), pp.661-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/infa.12088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203118v1</w:t>
+                <w:t xml:space="preserve">hal-01203120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Multisensory Gender Coherence in 6- and 9-Month-Old Infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Memory for complex visual objects but not for allocentric locations during the first year of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J Lewkowicz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (6), pp.661-675. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (4), pp.332-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/infa.12088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0165025415584629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203120v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can human eyes prevent perceptual narrowing for monkey faces in human infants?</w:t>
               </w:r>
@@ -1009,51 +1009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Bayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1168,64 +1168,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (2), pp.e89275. </w:t>
@@ -1315,51 +1315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 123, pp.138-146. </w:t>
@@ -1449,51 +1449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (2), pp.83-88. </w:t>
@@ -1570,51 +1570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Gervain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1704,51 +1704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meary David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biométrie humaine / Journal of human biometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2853,277 +2853,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial neglect encompasses impaired verticality representation after right hemisphere stroke.</w:t>
+                <w:t xml:space="preserve">What are the determinants of tilted writing and drawing after stroke?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Diaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenhao Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jaeger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Lemaire</w:t>
+                <w:t xml:space="preserve">Anaïs Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Society of Physical and Rehabilitation Medicine World Congress (ISPRM/ESPRM/SPMFR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">The 12th World Congress for Neurorehabilitation (WCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009137v1</w:t>
+                <w:t xml:space="preserve">hal-05009038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the determinants of tilted writing and drawing after stroke?</w:t>
+                <w:t xml:space="preserve">Spatial neglect encompasses impaired verticality representation after right hemisphere stroke.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Carré</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Piscicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shenhao Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Verdier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th World Congress for Neurorehabilitation (WCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">The 16th International Society of Physical and Rehabilitation Medicine World Congress (ISPRM/ESPRM/SPMFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009038v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the determinants of tilted writing and drawing after stroke?</w:t>
               </w:r>
@@ -3161,51 +3161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shenhao Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th International Society of Physical and Rehabilitation Medicine World Congress (ISPRM/ESPRM/SPMFR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal</w:t>
@@ -3355,51 +3355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial neglect encompasses impaired verticality representation after right hemisphere stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piscicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3519,51 +3519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shenhao Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Conference on Spatial Cognition (ICSC): Cognition and Action in a Plurality of Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t>
@@ -3644,51 +3644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shenhao Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 36th Annual Congress of the French Society of Physical Medicine and Rehabilitation (SOFMER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
@@ -3730,64 +3730,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left spatial neglect encompasses impaired verticality perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Piscicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3855,51 +3855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial neglect encompasses impaired verticality representation after right hemisphere stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piscicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4036,51 +4036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between spatial neglect and vertical perception bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4287,64 +4287,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fachgruppe Entwicklungspsychologie der Deutschen Gesellschaft für Psychologie (EPSY) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saarbrücken, Germany</w:t>
@@ -4412,51 +4412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Gervain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5407,51 +5407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Piscicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Pérennou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5541,94 +5541,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shenhao Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Spatial Cognition (ICSC): Cognition and Action in a Plurality of Spaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">The 36th Annual Congress of the French Society of Physical Medicine and Rehabilitation (SOFMER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010981v1</w:t>
+                <w:t xml:space="preserve">hal-05010980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to measure writing and drawing tilts after stroke : Methodological approach</w:t>
               </w:r>
@@ -5666,469 +5666,469 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shenhao Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 36th Annual Congress of the French Society of Physical Medicine and Rehabilitation (SOFMER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Spatial Cognition (ICSC): Cognition and Action in a Plurality of Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010980v1</w:t>
+                <w:t xml:space="preserve">hal-05010981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the relation between unilateral spatial neglect and verticality perception biases after stroke?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Verticality perception after stroke : does spatial neglect matter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chrispin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Piscicelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Posture and Gait Research (ISPGR) World congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Fort Lauderdale, Florida, United States</w:t>
+              <w:t xml:space="preserve">International Society of Physical and Rehabilitation Medecine (ISPRM) World congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019709v1</w:t>
+                <w:t xml:space="preserve">hal-05019715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de la perception spatiale par l’activité sensori-motrice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the relation between unilateral spatial neglect and verticality perception biases after stroke?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Théophile Ohlmann</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Piscicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chrispin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNLF 2017 - Journée d’hiver des 40 ans de la Société de Neuropsychologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Society of Posture and Gait Research (ISPGR) World congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Fort Lauderdale, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019670v1</w:t>
+                <w:t xml:space="preserve">hal-05019709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verticality perception after stroke : does spatial neglect matter ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification de la perception spatiale par l’activité sensori-motrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Celine Piscicelli</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Tsirlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Coquillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason B Mattingley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Ohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Physical and Rehabilitation Medecine (ISPRM) World congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">SNLF 2017 - Journée d’hiver des 40 ans de la Société de Neuropsychologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019715v1</w:t>
+                <w:t xml:space="preserve">hal-05019670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goal-directed pointing enhances target identification in object substitution masking</w:t>
               </w:r>
@@ -6231,77 +6231,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRCD Biennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Seattle, Washington, United States</w:t>
@@ -6369,64 +6369,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRCD Biennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Seattle, Washington, United States</w:t>
@@ -6455,51 +6455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of human's eyes in face preference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7214,51 +7214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0103C66"/>
+    <w:nsid w:val="FAAE9AED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7445,51 +7445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-dupierrix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4067-8610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132062720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lafitte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Diaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenhao Dai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dupierrix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2024.101923" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2023.109900" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeager" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piscicelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.14938" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Uttley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Debruine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Jones" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669519830414" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025415584629" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Quinn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Lewkowicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bayet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meary David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21319" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMKF0XMN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kubicek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089275" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Lee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2013.12.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412467583" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412473016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gresty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004465" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seta Kazandjian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gaash" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Y Love" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Z Zivotofsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.09.098" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQJ21M1P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953487v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Tsirlin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coquillart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Ohlmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cpb.2008.0208" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.01.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS87BMZN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00271638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.08.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Moulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020532v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;ger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009137v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jaeger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Piscicelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Verdier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009124v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;na Leger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009054v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009359v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009736v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020562v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Davoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chrispin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic P&#233;rennou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.163" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason B Mattingley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010792v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010805v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2010.5444800" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-006-0098-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BC82LMF7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010813v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010811v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Malod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Perrin-Toinin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010976v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.114" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010970v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010981v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019709v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019670v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnhum.2015.217.00186" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019733v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Di Giorgio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019767v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Simion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnhum.2012.208.00141" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019778v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019800v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019788v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-dupierrix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4067-8610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132062720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lafitte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Diaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenhao Dai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dupierrix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2024.101923" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2023.109900" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeager" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piscicelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.14938" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Uttley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Debruine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Jones" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669519830414" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203120v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Quinn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Lewkowicz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12088" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025415584629" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bayet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meary David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21319" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMKF0XMN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kubicek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089275" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Lee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2013.12.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412467583" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412473016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gresty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004465" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seta Kazandjian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gaash" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Y Love" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Z Zivotofsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.09.098" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQJ21M1P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953487v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Tsirlin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coquillart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Ohlmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cpb.2008.0208" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.01.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS87BMZN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00271638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.08.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Moulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020532v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;ger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Verdier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jaeger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Piscicelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009124v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;na Leger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009054v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009359v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009736v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020562v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Davoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chrispin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic P&#233;rennou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.163" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason B Mattingley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010792v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010805v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2010.5444800" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-006-0098-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BC82LMF7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010813v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010811v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Malod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Perrin-Toinin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010976v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.114" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010970v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010980v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019715v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019670v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnhum.2015.217.00186" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019733v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Di Giorgio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019767v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Simion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnhum.2012.208.00141" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019778v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019800v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019788v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>