--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -726,278 +726,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Multisensory Gender Coherence in 6- and 9-Month-Old Infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Memory for complex visual objects but not for allocentric locations during the first year of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dupierrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C Quinn</w:t>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/infa.12088⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (4), pp.332-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025415584629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203120v1</w:t>
+                <w:t xml:space="preserve">hal-01203118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory for complex visual objects but not for allocentric locations during the first year of life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception of Multisensory Gender Coherence in 6- and 9-Month-Old Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pascalis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David J Lewkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 39 (4), pp.332-338. </w:t>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (6), pp.661-675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0165025415584629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/infa.12088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203118v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can human eyes prevent perceptual narrowing for monkey faces in human infants?</w:t>
               </w:r>
@@ -1009,51 +1009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Bayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1168,64 +1168,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (2), pp.e89275. </w:t>
@@ -1315,51 +1315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 123, pp.138-146. </w:t>
@@ -1449,51 +1449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (2), pp.83-88. </w:t>
@@ -1570,51 +1570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Gervain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1704,51 +1704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meary David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biométrie humaine / Journal of human biometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2105,51 +2105,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Coquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophile Ohlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyberpsychology and Behavior</w:t>
+              <w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/cpb.2008.0208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
@@ -4287,64 +4287,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fachgruppe Entwicklungspsychologie der Deutschen Gesellschaft für Psychologie (EPSY) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saarbrücken, Germany</w:t>
@@ -4412,51 +4412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Gervain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6231,77 +6231,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRCD Biennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Seattle, Washington, United States</w:t>
@@ -6369,64 +6369,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillairet de Boisferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRCD Biennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Seattle, Washington, United States</w:t>
@@ -6455,51 +6455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of human's eyes in face preference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Dupierrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7214,51 +7214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAAE9AED"/>
+    <w:nsid w:val="500E9942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7445,51 +7445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-dupierrix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4067-8610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132062720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lafitte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Diaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenhao Dai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dupierrix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2024.101923" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2023.109900" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeager" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piscicelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.14938" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Uttley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Debruine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Jones" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669519830414" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203120v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Quinn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Lewkowicz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12088" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025415584629" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bayet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meary David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21319" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMKF0XMN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kubicek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089275" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Lee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2013.12.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412467583" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412473016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gresty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004465" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seta Kazandjian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gaash" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Y Love" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Z Zivotofsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.09.098" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQJ21M1P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953487v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Tsirlin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coquillart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Ohlmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cpb.2008.0208" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.01.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS87BMZN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00271638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.08.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Moulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020532v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;ger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Verdier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jaeger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Piscicelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009124v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;na Leger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009054v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009359v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009736v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020562v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Davoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chrispin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic P&#233;rennou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.163" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason B Mattingley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010792v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010805v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2010.5444800" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-006-0098-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BC82LMF7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010813v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010811v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Malod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Perrin-Toinin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010976v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.114" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010970v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010980v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019715v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019670v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnhum.2015.217.00186" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019733v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Di Giorgio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019767v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Simion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnhum.2012.208.00141" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019778v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019800v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019788v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-dupierrix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4067-8610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132062720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lafitte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Diaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenhao Dai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dupierrix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2024.101923" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2023.109900" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeager" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piscicelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.14938" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Uttley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Debruine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Jones" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669519830414" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025415584629" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Quinn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Lewkowicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bayet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meary David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21319" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMKF0XMN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kubicek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089275" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Lee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2013.12.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412467583" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412473016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gresty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004465" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seta Kazandjian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gaash" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Y Love" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Z Zivotofsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.09.098" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQJ21M1P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953487v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Tsirlin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coquillart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Ohlmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cpb.2008.0208" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.01.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS87BMZN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00271638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.08.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Moulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020532v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;ger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Verdier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jaeger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Piscicelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009124v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;na Leger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009054v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009359v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009736v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020562v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Davoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chrispin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic P&#233;rennou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.163" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason B Mattingley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010792v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010805v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2010.5444800" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-006-0098-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BC82LMF7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010813v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010811v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Malod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Perrin-Toinin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010976v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.114" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010970v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010980v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019715v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019670v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnhum.2015.217.00186" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019733v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Di Giorgio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019767v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Simion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnhum.2012.208.00141" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019778v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019800v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019788v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>