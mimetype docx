--- v0 (2026-03-28)
+++ v1 (2026-05-04)
@@ -469,51 +469,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1334,2763 +1334,2897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre alliances et métriques. Dynamiques de débat sur les politiques globales de protection de la biodiversité</w:t>
+                <w:t xml:space="preserve">L’agriculture biologique en Afrique : un levier d’innovations pour le développement agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gaidet</w:t>
+                <w:t xml:space="preserve">Hubert de Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Malézieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bendjebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.684.0669⟩</w:t>
+              <w:t xml:space="preserve">Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/agritrop/00035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971807v1</w:t>
+                <w:t xml:space="preserve">hal-01971768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to diagnose institutional conditions conducive to inter-sectoral food security policies? The example of Burkina Faso</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arlène Alpha</w:t>
+                <w:t xml:space="preserve">Entre alliances et métriques. Dynamiques de débat sur les politiques globales de protection de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NJAS - Wageningen Journal of Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (4), pp.669-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.684.0669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.njas.2017.07.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02909929v1</w:t>
+                <w:t xml:space="preserve">hal-01971807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture biologique en Afrique : un levier d'innovations pour le développement agricole</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to diagnose institutional conditions conducive to inter-sectoral food security policies? The example of Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Malézieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bendjebbar</w:t>
+                <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48, pp.1 - 4. </w:t>
+              <w:t xml:space="preserve">NJAS - Wageningen Journal of Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84, pp.114-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19182/agritrop/00035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.njas.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-01898358v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relational perspective on the dynamics of the organic sector in Austria, Italy, and France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'agriculture biologique en Afrique : un levier d'innovations pour le développement agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ika Darnhofer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simona d'Amico</w:t>
+                <w:t xml:space="preserve">Eric Malézieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bendjebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2018.12.002⟩</w:t>
+              <w:t xml:space="preserve">Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/agritrop/00035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971731v1</w:t>
+                <w:t xml:space="preserve">cirad-01898358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi la bioéconomie est-elle le nom ? Genèse d’un nouveau référentiel d’action publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Pahun</w:t>
+                <w:t xml:space="preserve">A relational perspective on the dynamics of the organic sector in Austria, Italy, and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Darnhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Daviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2018020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.200-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922381v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic agriculture in Africa: A source of innovation for agricultural development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bendjebbar</w:t>
+                <w:t xml:space="preserve">De quoi la bioéconomie est-elle le nom ? Genèse d’un nouveau référentiel d’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Pahun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Daviron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48, pp.1 - 4. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.3 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19182/agritrop/00036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-01898365v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding 9 billion people’: Global food security debates and the productionist trap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic agriculture in Africa: A source of innovation for agricultural development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Malézieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bendjebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of European Public Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13501763.2017.1334084⟩</w:t>
+              <w:t xml:space="preserve">Perspective (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/agritrop/00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995404v1</w:t>
+                <w:t xml:space="preserve">cirad-01898365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind the scenes of quality labels: Tripartite regulation and overlapping markets From the Europeanization to the globalization of organic agriculture</w:t>
+                <w:t xml:space="preserve">Feeding 9 billion people’: Global food security debates and the productionist trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of European Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Post-exceptionalism in Public Policy: Transforming Food and Agricultural Policy, 24 (11), pp.1658-1677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13501763.2017.1334084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910125v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary standards, certification, and accreditation in the global organic agriculture field: a tripartite model of techno-politics</w:t>
+                <w:t xml:space="preserve">Behind the scenes of quality labels: Tripartite regulation and overlapping markets From the Europeanization to the globalization of organic agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (3), pp.501-531</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281259v1</w:t>
+                <w:t xml:space="preserve">hal-02910125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cheminement des controverses dans la globalisation néo-libérale. Pour une approche agonistique des politiques publiques</w:t>
+                <w:t xml:space="preserve">Voluntary standards, certification, and accreditation in the global organic agriculture field: a tripartite model of techno-politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jobert</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gap.173.0009⟩</w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-016-9686-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059272v1</w:t>
+                <w:t xml:space="preserve">hal-01281259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les coulisses des labels : régulation tripartite et marchés imbriqués De l’européanisation à la globalisation de l’agriculture biologique</w:t>
+                <w:t xml:space="preserve">Le cheminement des controverses dans la globalisation néo-libérale. Pour une approche agonistique des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58 (3), pp.501-531. </w:t>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3), pp.9-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.583.0501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gap.173.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630641v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Bureau, Sophie Thoyer, 2014, La politique agricole commune, Paris, France, La Découverte, 124 p</w:t>
+                <w:t xml:space="preserve">Dans les coulisses des labels : régulation tripartite et marchés imbriqués De l’européanisation à la globalisation de l’agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (3), pp.501-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.583.0501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885275v1</w:t>
+                <w:t xml:space="preserve">hal-01630641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politics of private regulation: ISEAL and the shaping of transnational sustainability governance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Bureau, Sophie Thoyer, 2014, La politique agricole commune, Paris, France, La Découverte, 124 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regulation &amp; Governance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.755-761</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rego.12028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01123308v1</w:t>
+                <w:t xml:space="preserve">hal-01885275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes transnationales de développement durable. Formes et contours d’une privatisation de la délibération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Politics of private regulation: ISEAL and the shaping of transnational sustainability governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Marie Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2 (1), pp.93-119. </w:t>
+              <w:t xml:space="preserve">Regulation &amp; Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.166-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gap.131.0093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rego.12028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909939v1</w:t>
+                <w:t xml:space="preserve">hal-01123308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firmes et developpement durable : le nouvel esprit du productivisme</w:t>
+                <w:t xml:space="preserve">Normes transnationales de développement durable. Formes et contours d’une privatisation de la délibération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Goulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.93-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.131.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909983v1</w:t>
+                <w:t xml:space="preserve">hal-02909939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analisar a mudança: políticas públicas e debates num sistema em diferentes níveis de governança</w:t>
+                <w:t xml:space="preserve">Firmes et developpement durable : le nouvel esprit du productivisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Goulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudos Sociedade e Agricultura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (1), pp.88-125</w:t>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 190, pp.131-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909986v1</w:t>
+                <w:t xml:space="preserve">hal-02909983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production de statistiques pour les politiques de sécurité alimentaire : entre visions du monde et enjeux de pouvoir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analisar a mudança: políticas públicas e debates num sistema em diferentes níveis de governança</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stateco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105, pp.7-18</w:t>
+              <w:t xml:space="preserve">Estudos Sociedade e Agricultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (1), pp.88-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909989v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le double paradoxe de la mise en place de politiques agricoles communes en Afrique. Un cas improbable de transfert de politique publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La production de statistiques pour les politiques de sécurité alimentaire : entre visions du monde et enjeux de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Balié</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stateco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.7-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910105v1</w:t>
+                <w:t xml:space="preserve">hal-02909989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de crises mondiales... Quel rôle de la FAO dans les débats internationaux sur les politiques agricoles et alimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, L'Etranger ou la question des modèles et transferts, 59, pp.757-782. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.594.0757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terroir et protection de l'environnement : un mariage indésirable ? A propos d'intégration de critères environnementaux dans un instrument de politique agricole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le double paradoxe de la mise en place de politiques agricoles communes en Afrique. Un cas improbable de transfert de politique publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Balié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pmp.1569⟩</w:t>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.129-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.031.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655903v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et défis des politiques agricoles communes en Afrique : Une mise en perspective avec l’expérience européenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Balié</w:t>
+                <w:t xml:space="preserve">Terroir et protection de l'environnement : un mariage indésirable ? A propos d'intégration de critères environnementaux dans un instrument de politique agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ansaloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (46), pp.149-163. </w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (4), pp.3-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/autr.046.0157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pmp.1569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910112v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Européanisation, changements et permanences de l’action publique à l’est : l’exemple des indications géographiques de produits agricoles en Hongrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ansaloni</w:t>
+                <w:t xml:space="preserve">Enjeux et défis des politiques agricoles communes en Afrique : Une mise en perspective avec l’expérience européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Balié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Cheyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique européenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (46), pp.149-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.046.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659612v1</w:t>
+                <w:t xml:space="preserve">hal-02910112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement de pratiques agricoles : facteurs et modalités d'hybridation technique des exploitations laitières bretonnes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Européanisation, changements et permanences de l’action publique à l’est : l’exemple des indications géographiques de produits agricoles en Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ansaloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cheyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.133-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910084v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical or political? The working groups of the EU Council of Ministers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changement de pratiques agricoles : facteurs et modalités d'hybridation technique des exploitations laitières bretonnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ansaloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of European Public Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13501760500160102⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 292, pp.3-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00098284v1</w:t>
+                <w:t xml:space="preserve">hal-02910084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAP Reforms and Multilateral Trade Negotiations: Another View on Discourse Efficiency</w:t>
+                <w:t xml:space="preserve">Technical or political? The working groups of the EU Council of Ministers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques de Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">West European Politics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of European Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (4), pp.609-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13501760500160102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00152399v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00098284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe under pressure ? A case of globalisation of the policy-making process: the 1992 CAP reform</w:t>
+                <w:t xml:space="preserve">CAP Reforms and Multilateral Trade Negotiations: Another View on Discourse Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robert Schuman Center Working Paper Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 2001 (26)</w:t>
+              <w:t xml:space="preserve">West European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27, p. 235-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910093v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00152399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Europe dans l’internationalisation de la production des normes. Un projet de recherche appliqué à la prise en compte de l’environnement dans les politiques publiques</w:t>
+                <w:t xml:space="preserve">Europe under pressure ? A case of globalisation of the policy-making process: the 1992 CAP reform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 1, pp.130-133</w:t>
+              <w:t xml:space="preserve">Robert Schuman Center Working Paper Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2001 (26)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910103v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Production et institutionnalisation des idées: La réforme de la Politique Agricole Commune</w:t>
+                <w:t xml:space="preserve">L’Europe dans l’internationalisation de la production des normes. Un projet de recherche appliqué à la prise en compte de l’environnement dans les politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 50 (2), pp.277-305</w:t>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1, pp.130-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910099v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement de politique publique dans l'Union européenne : Politique Agricole Commune entre permanence et innovations</w:t>
+                <w:t xml:space="preserve">Entre Production et institutionnalisation des idées: La réforme de la Politique Agricole Commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 15 (1), pp.117-137</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 50 (2), pp.277-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688943v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme de la PAC, accords au GATT : quelles incidences sur les transferts financiers entre les Douze ?</w:t>
+                <w:t xml:space="preserve">Changement de politique publique dans l'Union européenne : Politique Agricole Commune entre permanence et innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 117-118, pp.129-141</w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 15 (1), pp.117-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701996v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de la PAC, accords au GATT : quelles incidences sur les transferts financiers entre les Douze ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 117-118, pp.129-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets redistributifs de la PAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 222, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4100,1106 +4234,1106 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idée reçue n° 8 : Il est impossible de généraliser l'agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trèves Viviane (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroécologie : Dépasser les idées reçues : 15 controverses éclairées par la science pour avancer sur les transitions agricoles et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Lierre, pp.88-101, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Common Agricultural Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michelle Cini; Nieves Perez Solorzano Borragan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union Politics (8th Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford Universsity Press, pp.333-349, 2025, 978-0198898986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estève, A.; Ollitrault, S.; Orsini, A.; Persico, S.; Villalba, B.; Allain, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses de Sciences Po, pp.37-44, 2025, 9782724644906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05548795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bio ne nourrira pas le monde : Le backlash institutionnalisé de l’agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Teulières, L.; Hagimont, S.; Hupé, J.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenbacklash: Qui veut la peau de l'écologie?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.179-192, 2025, Ecocene, 9782021591224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05550662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture durable : comment la nocivité de l’agriculture industrielle est-elle dissimulée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Berlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Berlan; Guillaume Carbou; Laure Teulières. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenwashing. Manuel pour dépolluer le débat public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-52, 2022, Anthropocène, 978-2-02-149290-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dard.006.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Common Agricultural Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michelle Cini; Nieves Perez Solorzano Borragan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union Politics (7th Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.339-354, 2022, 970-0-19-886223-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A construção das políticas públicas globais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Osmany Porto De Oliveira; Patrick Hassenteufel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia política da ação pública: teorias, abordagens e conceitos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENAP - Escola Nacional de Administração Pública, 2021, 978-65-87791-17-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire plus pour nourrir le monde. Processus et enjeux politiques de la construction d'un mot d'ordre global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde sans faim. Gouverner la sécurité alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Science Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782724627701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politicas Pùblicas Globais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Hassenteufel; Osmany Porto de Oliveira; Eduardo de Lima Caldas; Gilles Massardier; Yves Surel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia política da ação pública : teorias, abordagens e conceitos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Escola Nacional de Administração Pública, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une définition politique &amp;quot;globale&amp;quot;. La FAO et l'agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transition agroécologique. Tome I : Quelles perspectives en France et ailleurs dans le monde ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Académie d'agriculture de France, 978-2-35671-620-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The big waste? The Common Agricultural Policy. Section 9.2. &amp;quot;The Common Agricultural Policy: an environmental, social and sanitary failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hubert Zimmermann; Andreas Dür. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Controversies in European Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Red Globe Press; MacMillan Publishers, 2021, 9781352011913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion - Politiser pour ne rien changer ? L'alimentation entre critiques et canalisation de la critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fouilleux Eve (ed.); Michel Laura (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand l'alimentation se fait politique(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.329-344, 2020, Collection Res Publica, 978-2-7535-7908-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Politisation de l’alimentation. Vers un changement de système agro-alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5232,1560 +5366,1560 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-48, 2020, 978-2-7535-7908-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : Politiser pour ne rien changer ? L’alimentation entre critiques et canalisation de la critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eve Fouilleux; Laura Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand l’Alimentation se fait Politique(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.239-244, 2020, 978-2-7535-7908-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusing marketization: competition, synergies, and repartition of tasks in the global agri-food policy field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Dolowitz, Magdaléna Hadjisky and Romuald Normand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaping Governance in an Era of Globalization Micro-Politics in International Organizations:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.15-34, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781788976992.00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les acteurs privés s’emparent de la régulation politique. ONG et industriels dans la globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Commaille, Bruno Jobert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métamorphoses de la régulation politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, 2020, 978-2-275-03667-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Common Agricultural Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michelle Cini and Nieves Perez Solorzano Borragan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Politics (6th Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.358-372, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic agriculture in France: alternative project or conventionalisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Allaire Gilles (ed.); Daviron Benoit (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology, capitalism and the new agricultural economy: The second great transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.207-226, 2019, Critical Food Studies, 978-0-8153-8161-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic farming in France. An alternative project or conventionalisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Allaire; Benoit Daviron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology, Capitalism and the New Agricultural Economy The Second Great Transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce International</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colin Hay et Andy Smith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’économie politique Capitalisme, institutions, pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Science Po, pp.86-91, 2018, Références, 978-2-7246-2310-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding 9 billion people… Global food security debates and the productionist trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daugbjerg, C.; Feindt, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transforming food and agricultural policy: post-exceptionalism in public policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor and Francis., 2018, 978-0815360360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic farming in France: an alternative project or conventionalisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology, capitalism and the new agricultural economy: the second great transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 310 p., 2018, Critical Food Studies, 9781351210041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781351210041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Standardization of Sustainable Development Through the Insertion of Agricultural Global Value Chains into International Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cheyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Daviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Djama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bienabé E., Loeillet D., Rival A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Development and Tropical Agri-chains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.283-303, 2017, 978-94-024-1016-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-1016-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture biologique en France, entre projet critique et conventionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations et transitions dans l’agriculture et l’agro-alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Synthèses (Quae), 978-2-7592-2614-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Common Agricultural Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ansaloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michelle Cini; Nieves Perez Solorzano Borragan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union Politics (5th Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.208-322, 2016, 978-0-19-870893-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La normalisation du développement durable par les filières agricoles insérées dans les marchés internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cheyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Daviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Djama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Biénabe; Alain Rival; Denis Loeillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et filières tropicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE Editions, pp.275-294, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà des Etats en action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurie Boussaguet; Sophie Jacquot; Pauline Ravinet; Pierre Muller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une French touch de l’analyse des politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.287-318, 2015, 9782724616453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Alliance ISEAL, ambassadeur des standards volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normaliser au nom du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 200 p., 2012, 978-2-7592-1814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale : enjeux politiques de la normalisation au nom du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6817,566 +6951,566 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normaliser au nom du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-22, 2012, Update Sciences et Technologies, 978-2-7592-1814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Council Working Groups: Spaces for Sectorized European Policy Deliberation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Christiansen; Torbjörn Larsson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Role of Committees in the Policy-Process of the European Union: Legislation, Implementation and Deliberation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, pp.96-119, 2007, 978-1-84542-622-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781847205322.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00160443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Agricultural Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, p. 340-355, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00185391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Agriculture dans le projet européen : hiérarchies ou compromis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction européenne au défi de la hiérarchie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, p. 201-219, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00185389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les groupes de travail du Conseil, nerf de la production des politiques européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Lequesne; Yves Surel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intégration européenne entre émergence institutionnelle et recomposition de l'Etat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.143-183, 2004, Sciences Po Gouvernance, 2-7246-0934-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/scpo.leques.2004.01.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00178033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Common Agricultural Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, p. 246-263, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00175742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions pour une approche dynamique des processus d'inertie et de changement dans les politiques publiques. L'exemple de la PAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">To Change or not to Change. Les changements de l'action publique à l'épreuve du terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, p. 255-279, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00175741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7386,914 +7520,914 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional innovations for organic agriculture in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bendjebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Forum: "From its roots, organic inspires science, and vice versa", 6th ISOFAR conference at the 20th Organic World congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and why large-scale agricultural investments induce different socio-economic, food security, and environmental impacts: Evidence from Kenya, Madagascar, and Mozambique [913]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How can we think scaling up agro ecology transition with public policy support. The experience of PP-AL network in LAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Open Science Meeting of the Global Land Programme OSM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Bern, Switzerland. 3 p</w:t>
+              <w:t xml:space="preserve">Stepping Up to the Challenge of Agroecological Transition Through Agricultural Research for Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174685v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we think scaling up agro ecology transition with public policy support. The experience of PP-AL network in LAC</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How and why large-scale agricultural investments induce different socio-economic, food security, and environmental impacts: Evidence from Kenya, Madagascar, and Mozambique [913]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Giger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Oberlack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ward Anseeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Adelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Bourblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stepping Up to the Challenge of Agroecological Transition Through Agricultural Research for Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4. Open Science Meeting of the Global Land Programme OSM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Bern, Switzerland. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776233v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definitions, interests and institutions: exploring the circulation of ‘agroecology’ knowledge in FAO’s global dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Annual Meeting of the Science and Democracy Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Munich, Germany. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire plus pour nourrir le monde : une colonisation productionniste du débat sur la sécurité alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication invitée à la conférence "Quand manger est un problème. Politiques de l’alimentation au 21ème siècle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génèse et négociation des politiques agricoles sur la scène internationale. Enjeux et débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Treyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session plénière (conférence invitée) du colloque annuel de la Conférence Annuelle de la Société Française d’Economie Rurale « Politiques Agricoles et Alimentaires : Trajectoires et Réformes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding 9 billion people. Global food security debates and the productionnist trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transforming Food and Agricultural Policy: Post-exceptionalism in Public Policy, Invited conference (book launch), Humbolt Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global food security. Does agricultural productivity really matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited conference, workshop “Revisiting global agricultural productivity for global food security”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Large Agricultural Investments -a comparative analysis from three African countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Giger Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ward Anseeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Hendriks Sheryl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Burnod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land and Poverty Conference 2018 (session 09-06: Drivers and Impacts of Large-Scale Agro Investments).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner l’alimentation. Nouveaux enjeux de politique publique, nouvelles perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8309,280 +8443,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternatives et résistances au changement dans les politiques agricoles et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Politique et la Chaire UNESCO Alimentationsdu Monde, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A national platform to foster research cooperation. 100 research topics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionalizing the global organic agriculture field: Voluntary standards, markets and politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop From sustainable development to green capitalism: milestones in the marketization of nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., Dec 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance alimentaire durable des territoires urbains. Le cas de Montpellier (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8598,802 +8732,802 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Colloque annuel de l’Association de science régionale de langue française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de science régionale de langue française (ASRDLF), Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du projet politique alternatif à la multiplication de services et de marchés. Les trajectoires régulatrices de l’agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renouveler les approches institutionnalistes sur l'agriculture et l'alimentation: la "grande transformation" 20 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplying markets. How neoliberalism and globalization shape organics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Internationale: Le rôle des Etats et des marchés dans l’extension des TSRs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agropolis International. FRA., 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable food governance in urban areas. The case of Montpellier (France),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges of Contemporary Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPSA (International political science association) World Congress, Jul 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique de la régulation privée : ISEAL et la gouvernance transnationale des standards volontaires de durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Gouverner le vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). FRA., Mar 2013, Paris, France. 21 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politics of Private Regulation: ISEAL and the shaping of transnational sustainability governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SocioCirad: Séminaire sur les élites des politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing agrifood sustainability through private standards: the case of the ISEAL alliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Marie Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. European Society for Rural Sociology Congress "Inequality and Diversity in European Rural Areas"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESRS (European Society for Rural Society). Devon., Aug 2011, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme de la politique agricole commune au sein du système politico-administratif français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Société Française d'Economie Rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session : Représentation politique et sociologique du monde agricole et rural français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., May 1996, Paris, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cogestion à l'épreuve de l'Europe, le cas de la réforme de la Politique Agricole Commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Association Française de Science Politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès quadri-annuel de l'AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Aix-en-Provence, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une européanisation l'autre : la Politique Agricole Commune entre permanences et innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Revue Politiques Et Management Public,paris (fra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Colloque international de la Revue : L'européanisation des politiques publiques. Politiques communautaires et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Paris, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9403,51 +9537,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How and why large-scale agricultural investments induce different socio-economic, food security, and environmental impacts: Evidence from Kenya, Madagascar, and Mozambique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Bourblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9456,807 +9590,571 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Oberlack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ward Anseeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Burnod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Open Science Meeting of the Global Land Programme OSM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat et biodiversité : « Les petits pas de la politique agricole commune ne suffisent plus » [Tribune au journal Le Monde]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Sirami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l’impact des pesticides, la recherche scientifique doit éclairer la décision publique [Tribune au Journal Le Monde]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture biologique en Afrique : un levier d’innovations pour le développement agricole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+                <w:t xml:space="preserve">Programme cadre français pour la recherche et l’innovation en Agriculture Biologique : 100 objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bétencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971768v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic agriculture in Africa: a source of innovation for agricultural development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bendjebbar</w:t>
+                <w:t xml:space="preserve">La lutte contre l'insécurité alimentaire au Mali. Dispositifs, discours, représentations et mises en scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Null Arditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Crouzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...73 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00522598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10266,95 +10164,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi une telle inefficacité dans la compétition internationale pour la définition des politiques agricoles ? A propos des incapacités discursives de la FAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10364,217 +10262,217 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IIABA Activity Report: Diagnostic Tool Writing Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Garrido-Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Garrido-Garza</w:t>
+                <w:t xml:space="preserve">Bakari Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bakari Mongo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandra Haule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme de la politique agricole commune au sein du système politico-administratif français. Analyse d'un changement de politique publique comme processus d'apprentissage social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRA Station d'Economie et Sociologie rurales. 1994, 95 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10584,114 +10482,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idées, institutions et dynamiques du changement de politique publique : les transformations de la politique agricole commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre Mendès-France (Grenoble 2), 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02839345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId240"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10838,51 +10736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4974" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909898v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197985v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Djama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909902v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Fouilleux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pahun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.253.0151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Depoorter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Fernandez de Cordoba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupal Verma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Araoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-5899.13401" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142698v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2023.06.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o R&#233;gniez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Souffron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0170" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00174-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bendjebbar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.11.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Oberlack" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Giger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Anseeuw" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Adelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12653-260418" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaidet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.684.0669" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.njas.2017.07.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01898358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Bon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00035" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona d'Amico" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.12.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922381v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01898365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2017.1334084" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910125v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-016-9686-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jobert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.173.0009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.583.0501" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12028" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909939v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.131.0093" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bali&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.031.0129" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910109v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.594.0757" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pmp.1569" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.046.0157" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.695" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098284v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Maillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501760500160102" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910093v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910099v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910101v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346851v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gravey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548795v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931621v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berlan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/greenwashing-9782021492897.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dard.006.0151" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931612v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283735v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283706v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100851060#h2tabFormats" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283680v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591157v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910141v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788976992.00008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910138v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910170v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971792v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971822v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371342v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351210041" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gueneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1016-7_23" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130371v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127636v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130458v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807569v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/252740.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197987v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1615-normaliser-au-nom-du-developpement-durable.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847205322.00013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185391v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185389v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.leques.2004.01.0143" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175742v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175741v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345975v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174685v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776233v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788321v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972140v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972133v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972103v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972153v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Giger Johannes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hendriks Sheryl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burnod" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03231303v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545563v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Le Pichon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713765v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03346722v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741071v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285258v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613370v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Bordier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806883v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747192v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403505v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283446v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Science Politique" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283450v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Revue Politiques Et Management Public,paris (fra)" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717860v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mercandalli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284297v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284382v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971768v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971777v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602287v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;tencourt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00522598v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Null Arditi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Crouzel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817402v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597464v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garrido-Garza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Mongo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Haule" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283453v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839345v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4974" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909898v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197985v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Djama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909902v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Fouilleux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pahun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.253.0151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Depoorter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Fernandez de Cordoba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupal Verma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Araoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-5899.13401" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142698v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2023.06.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o R&#233;gniez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Souffron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0170" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00174-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bendjebbar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.11.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Oberlack" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Giger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Anseeuw" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Adelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12653-260418" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971768v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Bon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaidet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.684.0669" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.njas.2017.07.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01898358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971731v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona d'Amico" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.12.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01898365v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00036" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2017.1334084" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-016-9686-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jobert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.173.0009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630641v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.583.0501" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885275v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123308v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909939v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.131.0093" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909986v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909989v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.594.0757" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bali&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.031.0129" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pmp.1569" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.046.0157" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.695" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098284v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Maillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501760500160102" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152399v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910103v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688943v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701996v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910101v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346851v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552340v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gravey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berlan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/greenwashing-9782021492897.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dard.006.0151" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931612v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100851060#h2tabFormats" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283680v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283771v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174828v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591275v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910141v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788976992.00008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910170v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173615v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971792v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910172v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371342v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351210041" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910133v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gueneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1016-7_23" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713767v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130371v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127636v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130458v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807569v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/252740.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197987v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1615-normaliser-au-nom-du-developpement-durable.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160443v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847205322.00013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185391v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185389v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178033v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.leques.2004.01.0143" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175742v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175741v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345975v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788321v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972140v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972133v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972103v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972109v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Giger Johannes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hendriks Sheryl" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burnod" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03231303v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545563v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Le Pichon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03346722v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741071v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285258v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Bordier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808110v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806883v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747192v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403505v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283446v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Science Politique" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283450v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Revue Politiques Et Management Public,paris (fra)" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717860v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mercandalli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284297v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284382v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602287v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bertrand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;tencourt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00522598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Null Arditi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Crouzel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817402v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597464v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garrido-Garza" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Mongo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Haule" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283453v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839345v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>