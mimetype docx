--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1930,165 +1930,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El retorno del exilio como distopía. Visiones de la España de la transición desde el post-exilio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Para otra historia de la literatura española: Exilio republicano e interior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEXEL - Grupo de Estudios sobre el Exilio Literario, Universitat Autonoma de Barcelona, Nov 2023, Bellaterra, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tercera España, liberalismo y transición postfranquista: una mirada desde el exilio y el ensayismo de Juan Marichal (1922-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"La utopía liberal y la idea de 'tercera España': elaboración de un concepto histórico"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jornadas de estudio del proyecto "La 'tercera España': génesis y usos públicos de un concepto político (1936-2020)", organizadas por Javier Muñoz Soro y Santiago Navascués, Jun 2023, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147832v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04246190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images et traces du franquisme dans l’art contemporain espagnol</w:t>
               </w:r>
@@ -2758,165 +2758,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La culture politique des intellectuels républicains espagnols exilés au Mexique : le discours politique dans la revue 'Las Españas' (1947-1956)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Exil : nation, identité, cultures politiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR TELEMMe, Nov 2016, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El intelectual y su compromiso público según Ortega y Gasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso internacional La tradición liberal en torno a Ortega y Gasset</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fundación Ortega-Marañón / Universidad Complutense, Nov 2016, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483256v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03483465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La otra cara del caudillo: mitos y realidades en la biografía de Franco, l’historiographie néo-franquiste en question</w:t>
               </w:r>
@@ -5675,51 +5675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3B7A22A"/>
+    <w:nsid w:val="4C31AE56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5906,51 +5906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-fourmont-giustiniani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9837-6193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132251124" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7724068" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000004510463" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03483319v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fourmont Giustiniani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/de-lexil-republicain-a-la-transition-democratique-bilan-et-perspectives-historiographiques/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245644v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crec-paris3.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035257v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.58877" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialcomares.com/TV/articulo/2784-Guia_Comares_de_Ortega_y_Gassett.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035277v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Giustiniani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/daimon.382031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488765v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.10833" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475092v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.1023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2312" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sulliver.com/livre_jose-ortega-y-gasset-la-deshumanisation-de-l-art_9782351220467.htm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829734v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483390v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483403v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483445v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744649v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miotto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488761v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505452v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246519v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010720v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-fourmont-giustiniani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9837-6193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132251124" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7724068" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000004510463" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03483319v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fourmont Giustiniani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/de-lexil-republicain-a-la-transition-democratique-bilan-et-perspectives-historiographiques/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245644v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crec-paris3.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035257v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.58877" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialcomares.com/TV/articulo/2784-Guia_Comares_de_Ortega_y_Gassett.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035277v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Giustiniani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/daimon.382031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488765v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.10833" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475092v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.1023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2312" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sulliver.com/livre_jose-ortega-y-gasset-la-deshumanisation-de-l-art_9782351220467.htm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829734v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483390v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483403v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483445v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744649v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miotto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488761v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505452v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246519v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010720v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>