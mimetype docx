--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1415,174 +1415,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un philosophe en exil : José Ortega y Gasset entre la Guerre Civile espagnole et la Seconde Guerre mondiale (1936-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28, pp.129-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rives.1023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Las conferencias de Ortega en Lisboa y Madrid sobre la “Idea del teatro”. Itinerario biográfico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Estudios Orteguianos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14-15, pp.43-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475626v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01475628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ortega y Gasset pendant la guerre d’Espagne (1936-1939): l’ambiguïté au service de la continuité</w:t>
               </w:r>
@@ -2068,510 +2068,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le ‘Manuscrit Corbeau’ de Max Aub: mettre à distance l’horreur de l’internement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire solidaire La Littérature contre la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR ALLSH, Aix-Marseille Université, Apr 2022, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Images et traces du franquisme dans l’art contemporain espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Images du Franquisme dans l’Espagne contemporaine : Mémoire historique, politiques publiques, création artistique", Centre Aixois d’Études Romanes / UMR 7303 TELEMMe, Aix-Marseille Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du réseau au rhizome: à la recherche de modèles pour penser l'exil républicain espagnol de 1939</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire annuel "Les réseaux : (d)écrire les liens, (dé)construire les structures", Centre de Recherche sur l’Espagne Contemporaine, Université Sorbonne Nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cultura del exilio en la segunda época de la 'Revista de Occidente' (1963-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso internacional "Puentes de diálogo entre el exilio republicano de 1939 y el interior"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEXEL - Universitat Autonoma de Barcelona, Dec 2019, Bellaterra, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le ‘Manuscrit Corbeau’ de Max Aub: mettre à distance l’horreur de l’internement</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire et justice en Argentine et en Espagne : une mise en abîme transatlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire solidaire La Littérature contre la guerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR ALLSH, Aix-Marseille Université, Apr 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée d’études du CAER: "Politiques et esthétiques de la mémoire en Amérique Latine (de 1980 à nos jours)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Aixois d'Études Romanes, Oct 2017, Aix-en-Provence, France. pp.61-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écritures alternatives et formats de médiation scientifique en SHS : panorama des pratiques existantes et possibilités d’applications pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études TELEMMe / Rectorat d'Aix-Marseille: "Nouvelles écritures de l’Histoire. Comment l’image et le numérique reconfigurent les modes de diffusion de la connaissance historique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 7303 TELEMMe, Mar 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les études culturelles sur l’exil : une pensée des marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études de la Société des Hispanistes Français: "HispanismeS : de la marge au croisement des disciplines ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHF / Université Paris XIII, Jun 2021, Villetaneuse / Saint Denis La Plaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483337v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03483371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El último Ortega y el horizonte del exilio</w:t>
               </w:r>
@@ -3517,234 +3517,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Politiques de l'hispanité et identité culturelle latino-américaine. Le projet intellectuel de José Ortega y Gasset durant son exil en Argentine (1939-1942)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etudes "Transferts culturels : l’exil"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR TELEMMe, May 2009, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une philosophie libérale à l’épreuve de l’autoritarisme. José Ortega y Gasset durant son exil en Argentine, 1939-1942</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Penser en exil"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nice–Sophia Antipolis / Centre de la Méditerranée Moderne et Contemporaine / Maison des Sciences de l’Homme, Mar 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raison historique et prophétie. Ortega y Gasset entre la Guerre Civile espagnole et la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Récits, figurations et projections de l’avenir du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 7303 TELEMMe, Jan 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246235v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01744649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobre el “silencio político” de Ortega: Una lectura contextualizada de Del Imperio romano (1941)</w:t>
               </w:r>
@@ -5175,151 +5175,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vanguardias literarias en el mundo hispánico, s. XX. Variaciones vanguardistas sobre el tema de la noche (España,1900-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">lectureType_12. Savoirs fondamentaux : Théorie et historiographie littéraires dans le monde hispanique contemporain, Aix (Aix-Marseille Université), Francia. 2023, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fundamentos de historia contemporánea de España (1939-2020) : política, economía, sociedad. Compendio complementario al curso presencial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">lectureType_12. Cours de civilisation espagnole contemporaine (Master 1 de Langues Étrangères Appliquées et de Traduction Technique et Professionnelle), Aix-Marseille Université, Faculté des Arts, Lettres, Langues et Sciences Humaines, Francia. 2023, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244421v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04245079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Chaves Nogales : ¿Tercera España?</w:t>
               </w:r>
@@ -5393,151 +5393,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La recherche en master d’études hispaniques et latino-américaines dans le carnet Papel y Pantalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le carnet du master d’études hispaniques ‘Papel y Pantalla’: des humanités numériques à la chronique culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010720v2</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04010714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Babelothèque. Une collection “d’objets de coexistences”</w:t>
               </w:r>
@@ -5675,51 +5675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C31AE56"/>
+    <w:nsid w:val="44250528"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5906,51 +5906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-fourmont-giustiniani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9837-6193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132251124" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7724068" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000004510463" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03483319v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fourmont Giustiniani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/de-lexil-republicain-a-la-transition-democratique-bilan-et-perspectives-historiographiques/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245644v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crec-paris3.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035257v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.58877" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialcomares.com/TV/articulo/2784-Guia_Comares_de_Ortega_y_Gassett.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035277v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Giustiniani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/daimon.382031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488765v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.10833" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475092v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.1023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2312" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sulliver.com/livre_jose-ortega-y-gasset-la-deshumanisation-de-l-art_9782351220467.htm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829734v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483390v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483403v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483445v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744649v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miotto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488761v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505452v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246519v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010720v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-fourmont-giustiniani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9837-6193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132251124" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7724068" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000004510463" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03483319v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fourmont Giustiniani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/de-lexil-republicain-a-la-transition-democratique-bilan-et-perspectives-historiographiques/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245644v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crec-paris3.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035257v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.58877" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialcomares.com/TV/articulo/2784-Guia_Comares_de_Ortega_y_Gassett.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035277v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Giustiniani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/daimon.382031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488765v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.10833" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475092v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.1023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2312" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sulliver.com/livre_jose-ortega-y-gasset-la-deshumanisation-de-l-art_9782351220467.htm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483390v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483403v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483445v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246235v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miotto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488761v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505452v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246519v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010720v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>