--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1415,174 +1415,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Las conferencias de Ortega en Lisboa y Madrid sobre la “Idea del teatro”. Itinerario biográfico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Estudios Orteguianos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14-15, pp.43-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un philosophe en exil : José Ortega y Gasset entre la Guerre Civile espagnole et la Seconde Guerre mondiale (1936-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28, pp.129-141. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rives.1023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rives.1023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01475628v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01475626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ortega y Gasset pendant la guerre d’Espagne (1936-1939): l’ambiguïté au service de la continuité</w:t>
               </w:r>
@@ -1930,648 +1930,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tercera España, liberalismo y transición postfranquista: una mirada desde el exilio y el ensayismo de Juan Marichal (1922-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La utopía liberal y la idea de 'tercera España': elaboración de un concepto histórico"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jornadas de estudio del proyecto "La 'tercera España': génesis y usos públicos de un concepto político (1936-2020)", organizadas por Javier Muñoz Soro y Santiago Navascués, Jun 2023, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El retorno del exilio como distopía. Visiones de la España de la transición desde el post-exilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Para otra historia de la literatura española: Exilio republicano e interior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEXEL - Grupo de Estudios sobre el Exilio Literario, Universitat Autonoma de Barcelona, Nov 2023, Bellaterra, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Tercera España, liberalismo y transición postfranquista: una mirada desde el exilio y el ensayismo de Juan Marichal (1922-2010)</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images et traces du franquisme dans l’art contemporain espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"La utopía liberal y la idea de 'tercera España': elaboración de un concepto histórico"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jornadas de estudio del proyecto "La 'tercera España': génesis y usos públicos de un concepto político (1936-2020)", organizadas por Javier Muñoz Soro y Santiago Navascués, Jun 2023, Madrid, España</w:t>
+              <w:t xml:space="preserve">Journée d'études "Images du Franquisme dans l’Espagne contemporaine : Mémoire historique, politiques publiques, création artistique", Centre Aixois d’Études Romanes / UMR 7303 TELEMMe, Aix-Marseille Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du réseau au rhizome: à la recherche de modèles pour penser l'exil républicain espagnol de 1939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire annuel "Les réseaux : (d)écrire les liens, (dé)construire les structures", Centre de Recherche sur l’Espagne Contemporaine, Université Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cultura del exilio en la segunda época de la 'Revista de Occidente' (1963-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso internacional "Puentes de diálogo entre el exilio republicano de 1939 y el interior"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEXEL - Universitat Autonoma de Barcelona, Dec 2019, Bellaterra, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ‘Manuscrit Corbeau’ de Max Aub: mettre à distance l’horreur de l’internement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire solidaire La Littérature contre la guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR ALLSH, Aix-Marseille Université, Apr 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Images et traces du franquisme dans l’art contemporain espagnol</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures alternatives et formats de médiation scientifique en SHS : panorama des pratiques existantes et possibilités d’applications pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Images du Franquisme dans l’Espagne contemporaine : Mémoire historique, politiques publiques, création artistique", Centre Aixois d’Études Romanes / UMR 7303 TELEMMe, Aix-Marseille Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée d’études TELEMMe / Rectorat d'Aix-Marseille: "Nouvelles écritures de l’Histoire. Comment l’image et le numérique reconfigurent les modes de diffusion de la connaissance historique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7303 TELEMMe, Mar 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du réseau au rhizome: à la recherche de modèles pour penser l'exil républicain espagnol de 1939</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les études culturelles sur l’exil : une pensée des marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire annuel "Les réseaux : (d)écrire les liens, (dé)construire les structures", Centre de Recherche sur l’Espagne Contemporaine, Université Sorbonne Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’études de la Société des Hispanistes Français: "HispanismeS : de la marge au croisement des disciplines ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF / Université Paris XIII, Jun 2021, Villetaneuse / Saint Denis La Plaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire et justice en Argentine et en Espagne : une mise en abîme transatlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études du CAER: "Politiques et esthétiques de la mémoire en Amérique Latine (de 1980 à nos jours)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Aixois d'Études Romanes, Oct 2017, Aix-en-Provence, France. pp.61-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483371v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03483337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El último Ortega y el horizonte del exilio</w:t>
               </w:r>
@@ -2758,165 +2758,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El intelectual y su compromiso público según Ortega y Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso internacional La tradición liberal en torno a Ortega y Gasset</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación Ortega-Marañón / Universidad Complutense, Nov 2016, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La culture politique des intellectuels républicains espagnols exilés au Mexique : le discours politique dans la revue 'Las Españas' (1947-1956)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Exil : nation, identité, cultures politiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR TELEMMe, Nov 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483465v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03483256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La otra cara del caudillo: mitos y realidades en la biografía de Franco, l’historiographie néo-franquiste en question</w:t>
               </w:r>
@@ -3517,234 +3517,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une philosophie libérale à l’épreuve de l’autoritarisme. José Ortega y Gasset durant son exil en Argentine, 1939-1942</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Penser en exil"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice–Sophia Antipolis / Centre de la Méditerranée Moderne et Contemporaine / Maison des Sciences de l’Homme, Mar 2009, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison historique et prophétie. Ortega y Gasset entre la Guerre Civile espagnole et la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Récits, figurations et projections de l’avenir du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7303 TELEMMe, Jan 2009, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politiques de l'hispanité et identité culturelle latino-américaine. Le projet intellectuel de José Ortega y Gasset durant son exil en Argentine (1939-1942)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etudes "Transferts culturels : l’exil"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR TELEMMe, May 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744649v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04246235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobre el “silencio político” de Ortega: Una lectura contextualizada de Del Imperio romano (1941)</w:t>
               </w:r>
@@ -5175,151 +5175,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fundamentos de historia contemporánea de España (1939-2020) : política, economía, sociedad. Compendio complementario al curso presencial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">lectureType_12. Cours de civilisation espagnole contemporaine (Master 1 de Langues Étrangères Appliquées et de Traduction Technique et Professionnelle), Aix-Marseille Université, Faculté des Arts, Lettres, Langues et Sciences Humaines, Francia. 2023, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vanguardias literarias en el mundo hispánico, s. XX. Variaciones vanguardistas sobre el tema de la noche (España,1900-1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">lectureType_12. Savoirs fondamentaux : Théorie et historiographie littéraires dans le monde hispanique contemporain, Aix (Aix-Marseille Université), Francia. 2023, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245079v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04244421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Chaves Nogales : ¿Tercera España?</w:t>
               </w:r>
@@ -5393,151 +5393,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le carnet du master d’études hispaniques ‘Papel y Pantalla’: des humanités numériques à la chronique culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010720v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recherche en master d’études hispaniques et latino-américaines dans le carnet Papel y Pantalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010714v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04010720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Babelothèque. Une collection “d’objets de coexistences”</w:t>
               </w:r>
@@ -5675,51 +5675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44250528"/>
+    <w:nsid w:val="032399DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5906,51 +5906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-fourmont-giustiniani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9837-6193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132251124" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7724068" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000004510463" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03483319v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fourmont Giustiniani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/de-lexil-republicain-a-la-transition-democratique-bilan-et-perspectives-historiographiques/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245644v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crec-paris3.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035257v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.58877" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialcomares.com/TV/articulo/2784-Guia_Comares_de_Ortega_y_Gassett.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035277v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Giustiniani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/daimon.382031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488765v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.10833" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475092v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.1023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2312" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sulliver.com/livre_jose-ortega-y-gasset-la-deshumanisation-de-l-art_9782351220467.htm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483390v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483403v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483445v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246235v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miotto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488761v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505452v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246519v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010720v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-fourmont-giustiniani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9837-6193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132251124" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7724068" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000004510463" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03483319v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fourmont Giustiniani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/de-lexil-republicain-a-la-transition-democratique-bilan-et-perspectives-historiographiques/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245644v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crec-paris3.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035257v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.58877" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialcomares.com/TV/articulo/2784-Guia_Comares_de_Ortega_y_Gassett.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035277v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Giustiniani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/daimon.382031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488765v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.10833" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475092v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.1023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2312" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sulliver.com/livre_jose-ortega-y-gasset-la-deshumanisation-de-l-art_9782351220467.htm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829734v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483390v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483403v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483445v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744649v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miotto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488761v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505452v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246519v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010720v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>