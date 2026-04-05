--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -1075,274 +1075,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer l’erreur : le quotidien décisionnel d’un institut de sondages</w:t>
+                <w:t xml:space="preserve">« Je ne suis pas un numéro »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 79 (2), pp.160-173. </w:t>
+              <w:t xml:space="preserve">, 2015, 79 (2), pp.207-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.079.0160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.079.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144006v1</w:t>
+                <w:t xml:space="preserve">hal-02144009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification, normes et croyances</w:t>
+                <w:t xml:space="preserve">Gérer l’erreur : le quotidien décisionnel d’un institut de sondages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, n° 79 (2), pp.7-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eh.079.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 79 (2), pp.160-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.079.0160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477831v1</w:t>
+                <w:t xml:space="preserve">hal-02144006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je ne suis pas un numéro »</w:t>
+                <w:t xml:space="preserve">Quantification, normes et croyances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 79 (2), pp.207-210. </w:t>
+              <w:t xml:space="preserve">, 2015, n° 79 (2), pp.7-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.079.0207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.079.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144009v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manager Pygmalion</w:t>
               </w:r>
@@ -1711,260 +1711,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identité au péril de Trump : regard de la fiction</w:t>
+                <w:t xml:space="preserve">The role of publishing in the institutionalization of a science of management in France (1970-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNAM, Colloque La réalité de la fiction II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">24es Journées d’Histoire du Management &amp; des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401419v1</w:t>
+                <w:t xml:space="preserve">hal-02401414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of publishing in the institutionalization of a science of management in France (1970-2010)</w:t>
+                <w:t xml:space="preserve">L’identité au péril de Trump : regard de la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24es Journées d’Histoire du Management &amp; des Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">CNAM, Colloque La réalité de la fiction II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401414v1</w:t>
+                <w:t xml:space="preserve">hal-02401419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet HERITAGE : une plateforme collaborative d’hébergement de l’information historique sur les sciences de gestion en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Expanding Luxury Land. A journey through the magical world TV series are offering to their teenage audience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Lamendour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eve Lamendour</w:t>
+                <w:t xml:space="preserve">Cécile Fonrouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées d’histoire du management des organisations « Le temps des organisations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">CTC, Cultural and Creative Industries of Childhood and Youth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818516v1</w:t>
+                <w:t xml:space="preserve">hal-02401422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are little boys made of? A study of children’s representation in Au Printemps’ catalogues, 1869-1939</w:t>
               </w:r>
@@ -2013,109 +2000,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Expanding Luxury Land. A journey through the magical world TV series are offering to their teenage audience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet HERITAGE : une plateforme collaborative d’hébergement de l’information historique sur les sciences de gestion en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fonrouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTC, Cultural and Creative Industries of Childhood and Youth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Angoulême, France</w:t>
+              <w:t xml:space="preserve">23èmes Journées d’histoire du management des organisations « Le temps des organisations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401422v1</w:t>
+                <w:t xml:space="preserve">hal-01818516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire marchand : étude exploratoire des représentations du commerce dans le cinéma, 1895-2015</w:t>
               </w:r>
@@ -2510,165 +2510,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identité pour innovation. Les stratégies des salles de cinéma nantaises</w:t>
+                <w:t xml:space="preserve">Identity for innovation: the strategy of cinema sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Innovation dans les industries créatives, dirigé par E. Pellegrin-Boucher et P. Roy, ISTE éditions</w:t>
+              <w:t xml:space="preserve">, in Innovation in the cultural and creative industries, E. Pellegrin-Boucher et P. Roy, ISTE &amp; Wiley, Londres, 2019, p.131-157.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398898v1</w:t>
+                <w:t xml:space="preserve">hal-02391295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity for innovation: the strategy of cinema sites</w:t>
+                <w:t xml:space="preserve">L’identité pour innovation. Les stratégies des salles de cinéma nantaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, in Innovation in the cultural and creative industries, E. Pellegrin-Boucher et P. Roy, ISTE &amp; Wiley, Londres, 2019, p.131-157.</w:t>
+              <w:t xml:space="preserve">in Innovation dans les industries créatives, dirigé par E. Pellegrin-Boucher et P. Roy, ISTE éditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391295v1</w:t>
+                <w:t xml:space="preserve">hal-02398898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiction comme stratégie</w:t>
               </w:r>
@@ -3046,51 +3046,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBDFB4CB"/>
+    <w:nsid w:val="8079AEC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3277,51 +3277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-lamendour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7595-8393" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132132524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/288010316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fnege.org/nos-prix/prix-du-meilleur-ouvrage/resultats-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504756v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Lamendour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oriol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Hancock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pentina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527266.2024.2446808" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470628v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Robic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095584ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Alderman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.8463" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Johnson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malka Older" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gendron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1174" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01639578v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0162" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0160" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0207" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.194.149-167" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C4DWP7LB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.188-189.119-139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CNHVTDDB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401416v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonrouge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04022986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charriere-Grillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391295v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398890v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-lamendour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7595-8393" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132132524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/288010316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fnege.org/nos-prix/prix-du-meilleur-ouvrage/resultats-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504756v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Lamendour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oriol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Hancock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pentina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527266.2024.2446808" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470628v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Robic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095584ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Alderman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.8463" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Johnson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malka Older" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gendron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1174" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01639578v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0162" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.194.149-167" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C4DWP7LB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.188-189.119-139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CNHVTDDB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401414v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401422v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonrouge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401416v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04022986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charriere-Grillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398890v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>