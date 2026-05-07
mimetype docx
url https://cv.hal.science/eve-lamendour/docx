--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -379,51 +379,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Oriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprise &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 2025 – 1 (17), p. 181-205</w:t>
+              <w:t xml:space="preserve">, 2026, 2025 – 1 (17), p. 181-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1075,274 +1075,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je ne suis pas un numéro »</w:t>
+                <w:t xml:space="preserve">Gérer l’erreur : le quotidien décisionnel d’un institut de sondages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 79 (2), pp.207-210. </w:t>
+              <w:t xml:space="preserve">, 2015, 79 (2), pp.160-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.079.0207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.079.0160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144009v1</w:t>
+                <w:t xml:space="preserve">hal-02144006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer l’erreur : le quotidien décisionnel d’un institut de sondages</w:t>
+                <w:t xml:space="preserve">Quantification, normes et croyances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 79 (2), pp.160-173. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eh.079.0160⟩</w:t>
+              <w:t xml:space="preserve">, 2015, n° 79 (2), pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.079.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144006v1</w:t>
+                <w:t xml:space="preserve">hal-04477831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification, normes et croyances</w:t>
+                <w:t xml:space="preserve">« Je ne suis pas un numéro »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, n° 79 (2), pp.7-11. </w:t>
+              <w:t xml:space="preserve">, 2015, 79 (2), pp.207-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.079.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.079.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477831v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manager Pygmalion</w:t>
               </w:r>
@@ -1711,247 +1711,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of publishing in the institutionalization of a science of management in France (1970-2010)</w:t>
+                <w:t xml:space="preserve">L’identité au péril de Trump : regard de la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24es Journées d’Histoire du Management &amp; des Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">CNAM, Colloque La réalité de la fiction II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401414v1</w:t>
+                <w:t xml:space="preserve">hal-02401419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identité au péril de Trump : regard de la fiction</w:t>
+                <w:t xml:space="preserve">The role of publishing in the institutionalization of a science of management in France (1970-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNAM, Colloque La réalité de la fiction II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">24es Journées d’Histoire du Management &amp; des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401419v1</w:t>
+                <w:t xml:space="preserve">hal-02401414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Expanding Luxury Land. A journey through the magical world TV series are offering to their teenage audience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet HERITAGE : une plateforme collaborative d’hébergement de l’information historique sur les sciences de gestion en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fonrouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTC, Cultural and Creative Industries of Childhood and Youth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Angoulême, France</w:t>
+              <w:t xml:space="preserve">23èmes Journées d’histoire du management des organisations « Le temps des organisations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401422v1</w:t>
+                <w:t xml:space="preserve">hal-01818516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are little boys made of? A study of children’s representation in Au Printemps’ catalogues, 1869-1939</w:t>
               </w:r>
@@ -2000,122 +2013,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet HERITAGE : une plateforme collaborative d’hébergement de l’information historique sur les sciences de gestion en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Expanding Luxury Land. A journey through the magical world TV series are offering to their teenage audience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Lamendour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eve Lamendour</w:t>
+                <w:t xml:space="preserve">Cécile Fonrouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées d’histoire du management des organisations « Le temps des organisations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">CTC, Cultural and Creative Industries of Childhood and Youth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818516v1</w:t>
+                <w:t xml:space="preserve">hal-02401422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire marchand : étude exploratoire des représentations du commerce dans le cinéma, 1895-2015</w:t>
               </w:r>
@@ -2510,165 +2510,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity for innovation: the strategy of cinema sites</w:t>
+                <w:t xml:space="preserve">L’identité pour innovation. Les stratégies des salles de cinéma nantaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, in Innovation in the cultural and creative industries, E. Pellegrin-Boucher et P. Roy, ISTE &amp; Wiley, Londres, 2019, p.131-157.</w:t>
+              <w:t xml:space="preserve">in Innovation dans les industries créatives, dirigé par E. Pellegrin-Boucher et P. Roy, ISTE éditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391295v1</w:t>
+                <w:t xml:space="preserve">hal-02398898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identité pour innovation. Les stratégies des salles de cinéma nantaises</w:t>
+                <w:t xml:space="preserve">Identity for innovation: the strategy of cinema sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Innovation dans les industries créatives, dirigé par E. Pellegrin-Boucher et P. Roy, ISTE éditions</w:t>
+              <w:t xml:space="preserve">, in Innovation in the cultural and creative industries, E. Pellegrin-Boucher et P. Roy, ISTE &amp; Wiley, Londres, 2019, p.131-157.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398898v1</w:t>
+                <w:t xml:space="preserve">hal-02391295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiction comme stratégie</w:t>
               </w:r>
@@ -3046,51 +3046,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8079AEC6"/>
+    <w:nsid w:val="2DC11F7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3277,51 +3277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-lamendour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7595-8393" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132132524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/288010316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fnege.org/nos-prix/prix-du-meilleur-ouvrage/resultats-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504756v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Lamendour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oriol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Hancock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pentina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527266.2024.2446808" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470628v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Robic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095584ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Alderman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.8463" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Johnson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malka Older" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gendron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1174" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01639578v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0162" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.194.149-167" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C4DWP7LB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.188-189.119-139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CNHVTDDB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401414v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401422v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonrouge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401416v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04022986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charriere-Grillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398890v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-lamendour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7595-8393" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132132524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/288010316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fnege.org/nos-prix/prix-du-meilleur-ouvrage/resultats-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504756v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Lamendour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oriol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Hancock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pentina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527266.2024.2446808" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470628v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Robic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095584ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Alderman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.8463" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Johnson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malka Older" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gendron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1174" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01639578v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0162" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0160" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0207" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.194.149-167" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C4DWP7LB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.188-189.119-139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CNHVTDDB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401416v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonrouge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04022986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charriere-Grillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391295v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398890v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>