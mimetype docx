--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -1075,274 +1075,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer l’erreur : le quotidien décisionnel d’un institut de sondages</w:t>
+                <w:t xml:space="preserve">« Je ne suis pas un numéro »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 79 (2), pp.160-173. </w:t>
+              <w:t xml:space="preserve">, 2015, 79 (2), pp.207-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.079.0160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.079.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144006v1</w:t>
+                <w:t xml:space="preserve">hal-02144009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification, normes et croyances</w:t>
+                <w:t xml:space="preserve">Gérer l’erreur : le quotidien décisionnel d’un institut de sondages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, n° 79 (2), pp.7-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eh.079.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 79 (2), pp.160-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.079.0160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477831v1</w:t>
+                <w:t xml:space="preserve">hal-02144006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je ne suis pas un numéro »</w:t>
+                <w:t xml:space="preserve">Quantification, normes et croyances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 79 (2), pp.207-210. </w:t>
+              <w:t xml:space="preserve">, 2015, n° 79 (2), pp.7-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.079.0207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.079.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144009v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manager Pygmalion</w:t>
               </w:r>
@@ -1711,411 +1711,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identité au péril de Trump : regard de la fiction</w:t>
+                <w:t xml:space="preserve">The role of publishing in the institutionalization of a science of management in France (1970-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNAM, Colloque La réalité de la fiction II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">24es Journées d’Histoire du Management &amp; des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401419v1</w:t>
+                <w:t xml:space="preserve">hal-02401414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of publishing in the institutionalization of a science of management in France (1970-2010)</w:t>
+                <w:t xml:space="preserve">L’identité au péril de Trump : regard de la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24es Journées d’Histoire du Management &amp; des Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">CNAM, Colloque La réalité de la fiction II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401414v1</w:t>
+                <w:t xml:space="preserve">hal-02401419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet HERITAGE : une plateforme collaborative d’hébergement de l’information historique sur les sciences de gestion en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Expanding Luxury Land. A journey through the magical world TV series are offering to their teenage audience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Lamendour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eve Lamendour</w:t>
+                <w:t xml:space="preserve">Cécile Fonrouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées d’histoire du management des organisations « Le temps des organisations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">CTC, Cultural and Creative Industries of Childhood and Youth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818516v1</w:t>
+                <w:t xml:space="preserve">hal-02401422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are little boys made of? A study of children’s representation in Au Printemps’ catalogues, 1869-1939</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet HERITAGE : une plateforme collaborative d’hébergement de l’information historique sur les sciences de gestion en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Journées d’Histoire du Management &amp; des Organisations</w:t>
+              <w:t xml:space="preserve">23èmes Journées d’histoire du management des organisations « Le temps des organisations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401416v1</w:t>
+                <w:t xml:space="preserve">hal-01818516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Expanding Luxury Land. A journey through the magical world TV series are offering to their teenage audience</w:t>
+                <w:t xml:space="preserve">What are little boys made of? A study of children’s representation in Au Printemps’ catalogues, 1869-1939</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fonrouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTC, Cultural and Creative Industries of Childhood and Youth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Angoulême, France</w:t>
+              <w:t xml:space="preserve">23es Journées d’Histoire du Management &amp; des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401422v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire marchand : étude exploratoire des représentations du commerce dans le cinéma, 1895-2015</w:t>
               </w:r>
@@ -2510,165 +2510,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identité pour innovation. Les stratégies des salles de cinéma nantaises</w:t>
+                <w:t xml:space="preserve">Identity for innovation: the strategy of cinema sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Innovation dans les industries créatives, dirigé par E. Pellegrin-Boucher et P. Roy, ISTE éditions</w:t>
+              <w:t xml:space="preserve">, in Innovation in the cultural and creative industries, E. Pellegrin-Boucher et P. Roy, ISTE &amp; Wiley, Londres, 2019, p.131-157.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398898v1</w:t>
+                <w:t xml:space="preserve">hal-02391295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity for innovation: the strategy of cinema sites</w:t>
+                <w:t xml:space="preserve">L’identité pour innovation. Les stratégies des salles de cinéma nantaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Lamendour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, in Innovation in the cultural and creative industries, E. Pellegrin-Boucher et P. Roy, ISTE &amp; Wiley, Londres, 2019, p.131-157.</w:t>
+              <w:t xml:space="preserve">in Innovation dans les industries créatives, dirigé par E. Pellegrin-Boucher et P. Roy, ISTE éditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391295v1</w:t>
+                <w:t xml:space="preserve">hal-02398898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiction comme stratégie</w:t>
               </w:r>
@@ -3046,51 +3046,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DC11F7B"/>
+    <w:nsid w:val="915339A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3277,51 +3277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-lamendour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7595-8393" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132132524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/288010316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fnege.org/nos-prix/prix-du-meilleur-ouvrage/resultats-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504756v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Lamendour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oriol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Hancock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pentina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527266.2024.2446808" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470628v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Robic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095584ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Alderman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.8463" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Johnson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malka Older" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gendron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1174" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01639578v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0162" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0160" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0207" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.194.149-167" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C4DWP7LB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.188-189.119-139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CNHVTDDB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401416v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonrouge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04022986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charriere-Grillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391295v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398890v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-lamendour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7595-8393" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132132524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/288010316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fnege.org/nos-prix/prix-du-meilleur-ouvrage/resultats-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504756v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Lamendour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oriol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Hancock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pentina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527266.2024.2446808" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470628v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Robic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095584ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Alderman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.8463" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Johnson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malka Older" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gendron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1174" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01639578v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0162" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.194.149-167" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C4DWP7LB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.188-189.119-139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CNHVTDDB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401414v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401422v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonrouge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818516v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401416v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04022986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charriere-Grillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398890v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>