--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -2371,50 +2371,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Textes et images ou comment faire circuler des possibles: entretien avec Véronique Jacob, responsable éditoriale aux éditions Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Marie Rollinat-Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image et enseignement : perspectives historiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didactique des lettres et des cultures (4), Champion, pp.189-200, 2017, 978-2-7453-3440-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Marie Rollinat-Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2436,126 +2505,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image et enseignement: perspectives historiques et didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Champion, pp.9-55, 2017, Didactique des lettres et des cultures, 978-2-7453-3440-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625928v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01625942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre à l'Université de Paris : institutionnalisation et développement dans la seconde moitié du XXè siècle</w:t>
               </w:r>
@@ -4793,204 +4793,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aide à la réussite : la pédagogie active de TalentCampus, formation labellisée IDEFI, à la Sorbonne Nouvelle-Paris 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Marie Rollinat-Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Wachs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée "Innovations pédagogiques à la Sorbonne Nouvelle-paris 3 - Bilan des projets IdEx formation et vie étudiante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Wachs; Eve-Marie Rollinat-Levasseur, Jun 2016, Paris Université Sorbonne Nouvelle-Paris 3 France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La formation TalentCampus : d'une formation sur l'estime de soi comme formation à l'enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Marie Rollinat-Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Galmiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Sapiens USPC "Innovation pédagogique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sapiens USPC, Jun 2016, paris USPC Université Paris-Diderot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530879v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01530892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au colloque</w:t>
               </w:r>
@@ -5968,51 +5968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B23CC97"/>
+    <w:nsid w:val="E6572ADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6199,51 +6199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-marie-rollinat-levasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7681-2468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079051669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61884054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000097047075" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp?RH=1180965642044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp?RH=1180965642044" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/departement-didactique-du-francais-langue-etrangere-dfle--22792.kjsp?RH=1180965642044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eve-marie.rollinat-levasseur@sorbonne-nouvelle.frtwitter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04332741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Rollinat-Levasseur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Clark" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Aden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2023.3585" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Aboab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5888" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G9PG8GD5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ferran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844720v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagorgette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Havard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;chine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464999v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Baptiste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdidier.com/article/la-litterature-dans-l-enseignement-du-fle-livre/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264231v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Benaziza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238468v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110935103.83" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238604v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238603v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530900v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Galmiche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raymond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529530v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529526v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02977059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notsu Hiroshi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alao George" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ok Kim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. Myers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Argaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-marie-rollinat-levasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7681-2468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079051669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61884054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000097047075" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp?RH=1180965642044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp?RH=1180965642044" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/departement-didactique-du-francais-langue-etrangere-dfle--22792.kjsp?RH=1180965642044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eve-marie.rollinat-levasseur@sorbonne-nouvelle.frtwitter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04332741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Rollinat-Levasseur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Clark" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Aden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2023.3585" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Aboab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5888" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G9PG8GD5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ferran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844720v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagorgette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Havard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;chine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464999v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Baptiste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdidier.com/article/la-litterature-dans-l-enseignement-du-fle-livre/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264231v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Benaziza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238468v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110935103.83" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238604v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238603v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530900v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530892v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raymond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530879v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Galmiche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529530v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529526v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02977059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notsu Hiroshi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alao George" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ok Kim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. Myers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Argaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>