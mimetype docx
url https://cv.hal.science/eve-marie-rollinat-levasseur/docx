--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -2203,50 +2203,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Textes et images : le théâtre en contexte éducatif ou l'âge des possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Marie Rollinat-Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image et enseignement : perspectives historiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didactique des lettres et des cultures (4), Champion, pp.165-187, 2017, 978-2-7453-3440-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eléments pour une histoire et une didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2272,290 +2341,221 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Ferran; Ève-Marie Rollinat-Levasseur; François Vanoosthuyse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image et enseignement: Perspectives historiques et didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, 2017, Didactique des lettres et des cultures, 9782745334404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Textes et images : le théâtre en contexte éducatif ou l'âge des possibles</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Marie Rollinat-Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vanoosthuyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image et enseignement: perspectives historiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Champion, pp.9-55, 2017, Didactique des lettres et des cultures, 978-2-7453-3440-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes et images ou comment faire circuler des possibles: entretien avec Véronique Jacob, responsable éditoriale aux éditions Gallimard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Marie Rollinat-Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image et enseignement : perspectives historiques et didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Didactique des lettres et des cultures (4), Champion, pp.165-187, 2017, 978-2-7453-3440-4</w:t>
+              <w:t xml:space="preserve">, Didactique des lettres et des cultures (4), Champion, pp.189-200, 2017, 978-2-7453-3440-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625942v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01625928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre à l'Université de Paris : institutionnalisation et développement dans la seconde moitié du XXè siècle</w:t>
               </w:r>
@@ -4793,204 +4793,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La formation TalentCampus : d'une formation sur l'estime de soi comme formation à l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Marie Rollinat-Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Sapiens USPC "Innovation pédagogique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sapiens USPC, Jun 2016, paris USPC Université Paris-Diderot, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aide à la réussite : la pédagogie active de TalentCampus, formation labellisée IDEFI, à la Sorbonne Nouvelle-Paris 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Marie Rollinat-Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Innovations pédagogiques à la Sorbonne Nouvelle-paris 3 - Bilan des projets IdEx formation et vie étudiante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine Wachs; Eve-Marie Rollinat-Levasseur, Jun 2016, Paris Université Sorbonne Nouvelle-Paris 3 France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530892v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01530879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au colloque</w:t>
               </w:r>
@@ -5968,51 +5968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6572ADA"/>
+    <w:nsid w:val="D8A8A07A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6199,51 +6199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-marie-rollinat-levasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7681-2468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079051669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61884054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000097047075" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp?RH=1180965642044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp?RH=1180965642044" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/departement-didactique-du-francais-langue-etrangere-dfle--22792.kjsp?RH=1180965642044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eve-marie.rollinat-levasseur@sorbonne-nouvelle.frtwitter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04332741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Rollinat-Levasseur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Clark" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Aden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2023.3585" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Aboab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5888" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G9PG8GD5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ferran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844720v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagorgette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Havard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;chine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464999v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Baptiste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdidier.com/article/la-litterature-dans-l-enseignement-du-fle-livre/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264231v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Benaziza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238468v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110935103.83" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238604v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238603v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530900v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530892v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raymond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530879v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Galmiche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529530v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529526v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02977059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notsu Hiroshi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alao George" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ok Kim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. Myers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Argaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-marie-rollinat-levasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7681-2468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079051669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61884054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000097047075" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp?RH=1180965642044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp?RH=1180965642044" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/departement-didactique-du-francais-langue-etrangere-dfle--22792.kjsp?RH=1180965642044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eve-marie.rollinat-levasseur@sorbonne-nouvelle.frtwitter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04332741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Rollinat-Levasseur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Clark" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Aden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2023.3585" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Aboab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5888" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G9PG8GD5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ferran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844720v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagorgette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Havard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;chine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464999v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Baptiste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdidier.com/article/la-litterature-dans-l-enseignement-du-fle-livre/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264231v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Benaziza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238468v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110935103.83" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238604v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238603v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530900v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Galmiche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raymond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529530v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529526v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02977059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notsu Hiroshi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alao George" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ok Kim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. Myers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Argaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>