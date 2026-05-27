--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -2203,211 +2203,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eléments pour une histoire et une didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Marie Rollinat-Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vanoosthuyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Ferran; Ève-Marie Rollinat-Levasseur; François Vanoosthuyse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image et enseignement: Perspectives historiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, 2017, Didactique des lettres et des cultures, 9782745334404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Textes et images : le théâtre en contexte éducatif ou l'âge des possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Marie Rollinat-Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image et enseignement : perspectives historiques et didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didactique des lettres et des cultures (4), Champion, pp.165-187, 2017, 978-2-7453-3440-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...54 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes et images ou comment faire circuler des possibles: entretien avec Véronique Jacob, responsable éditoriale aux éditions Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Marie Rollinat-Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image et enseignement: Perspectives historiques et didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, 2017, Didactique des lettres et des cultures, 9782745334404</w:t>
+              <w:t xml:space="preserve">Image et enseignement : perspectives historiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didactique des lettres et des cultures (4), Champion, pp.189-200, 2017, 978-2-7453-3440-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Marie Rollinat-Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2436,126 +2505,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image et enseignement: perspectives historiques et didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Champion, pp.9-55, 2017, Didactique des lettres et des cultures, 978-2-7453-3440-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625928v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01625942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre à l'Université de Paris : institutionnalisation et développement dans la seconde moitié du XXè siècle</w:t>
               </w:r>
@@ -5968,51 +5968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8A8A07A"/>
+    <w:nsid w:val="F9EC457B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6199,51 +6199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-marie-rollinat-levasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7681-2468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079051669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61884054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000097047075" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp?RH=1180965642044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp?RH=1180965642044" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/departement-didactique-du-francais-langue-etrangere-dfle--22792.kjsp?RH=1180965642044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eve-marie.rollinat-levasseur@sorbonne-nouvelle.frtwitter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04332741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Rollinat-Levasseur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Clark" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Aden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2023.3585" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Aboab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5888" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G9PG8GD5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ferran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844720v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagorgette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Havard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;chine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464999v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Baptiste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdidier.com/article/la-litterature-dans-l-enseignement-du-fle-livre/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264231v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Benaziza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238468v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110935103.83" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238604v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238603v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530900v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Galmiche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raymond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529530v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529526v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02977059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notsu Hiroshi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alao George" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ok Kim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. Myers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Argaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-marie-rollinat-levasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7681-2468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079051669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61884054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000097047075" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp?RH=1180965642044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp?RH=1180965642044" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/departement-didactique-du-francais-langue-etrangere-dfle--22792.kjsp?RH=1180965642044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eve-marie.rollinat-levasseur@sorbonne-nouvelle.frtwitter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04332741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Rollinat-Levasseur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Clark" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Aden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2023.3585" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Aboab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5888" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G9PG8GD5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ferran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844720v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagorgette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Havard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;chine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464999v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Baptiste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdidier.com/article/la-litterature-dans-l-enseignement-du-fle-livre/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264231v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Benaziza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238468v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110935103.83" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238604v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238603v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530900v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Galmiche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raymond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529530v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529526v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02977059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notsu Hiroshi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alao George" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ok Kim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. Myers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Argaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>