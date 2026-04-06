--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -186,7825 +186,7842 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic plasticity in hybrid schistosomes can contribute to their zoonotic potential</w:t>
+                <w:t xml:space="preserve">Host genetic background influences the severity of disease in Schistosoma haematobium infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelia Luviano Aparicio</w:t>
+                <w:t xml:space="preserve">Boris Sègnito A.E. Savassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
+                <w:t xml:space="preserve">Samoussou-Dine K Mahaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+                <w:t xml:space="preserve">Djèlili Biaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rey</w:t>
+                <w:t xml:space="preserve">Nélia Luviano Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion A.L. Picard</w:t>
+                <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 381 (1941), pp.20240534. </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33, pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2026013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469047v1</w:t>
+                <w:t xml:space="preserve">hal-05566042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African zoonotic schistosomiasis: a paradigm shift</w:t>
+                <w:t xml:space="preserve">Transcriptomic plasticity in hybrid schistosomes can contribute to their zoonotic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Savassi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nelia Luviano Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion A.L. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 381 (1941), pp.20240522. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0522⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 381 (1941), pp.20240534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469106v1</w:t>
+                <w:t xml:space="preserve">hal-05469047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food deprivation enhances disease resistance: Underlying mechanisms in oysters confronted with pacific oyster mortality syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidences that host genetic background more than the environment shapes the microbiota of the snail Bulinus truncatus , an intermediate host of Schistosoma species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Valdivieso</w:t>
+                <w:t xml:space="preserve">Mathilde J Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Petton</w:t>
+                <w:t xml:space="preserve">Philippe Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Morga</w:t>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Faury</w:t>
+                <w:t xml:space="preserve">Thierry Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114333⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (6), pp.e70318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.70318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465404v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the dynamics of past coral endosymbiotic algae communities using coral ancient DNA (coraDNA)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">African zoonotic schistosomiasis: a paradigm shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Savassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Saccas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 381 (1941), pp.20240522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00338-025-02621-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04988485v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the molecular mechanisms of oyster resistance to Pacific Oyster Mortality Syndrome (POMS) disease induced by high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Kunselman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 994, pp.180026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trials and in silico simulations to predict daily photo-oxidative capacity under solar conditions: A case study on the inactivation of an oyster pathogenic bacteria, Vibrio harveyi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing the dynamics of past coral endosymbiotic algae communities using coral ancient DNA (coraDNA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stanislawa Eichendorff</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guinebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Saccas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-025-02621-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901661v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Vibrio&amp;lt;/i&amp;gt; are a potential source of novel colistin-resistance genes in European coastal environments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trials and in silico simulations to predict daily photo-oxidative capacity under solar conditions: A case study on the inactivation of an oyster pathogenic bacteria, Vibrio harveyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Broquard</w:t>
+                <w:t xml:space="preserve">Cécile Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl B Andree</w:t>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stavrakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislawa Eichendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70, pp.107016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05196270v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria with antibacterial activities isolated from Magallana gigas microbiota as potential probiotics against Vibrio aestuarianus infections in oyster farming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Vibrio&amp;lt;/i&amp;gt; are a potential source of novel colistin-resistance genes in European coastal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Dégremont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Morga</w:t>
+                <w:t xml:space="preserve">Viviane Boulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prunelle Carcassonne</w:t>
+                <w:t xml:space="preserve">David Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Broquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl B Andree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742949⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172277v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial education for marine invertebrate disease prevention in aquaculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Bacteria with antibacterial activities isolated from Magallana gigas microbiota as potential probiotics against Vibrio aestuarianus infections in oyster farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dégremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prunelle Carcassonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 609, pp.742949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/raq.12893⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04470074v1</w:t>
+                <w:t xml:space="preserve">hal-05172277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Chemical and Biological Steps Required Implementing an Advanced Multi-Omics Approach for Assessing the Fate and Impact of Contaminants in Lagoon Sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Wiest</w:t>
+                <w:t xml:space="preserve">Food deprivation enhances disease resistance: Underlying mechanisms in oysters confronted with pacific oyster mortality syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo14080454⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.114333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683621v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial education plays a crucial role in harnessing the beneficial properties of microbiota for infectious disease protection in Crassostrea gigas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+                <w:t xml:space="preserve">Validation of the Chemical and Biological Steps Required Implementing an Advanced Multi-Omics Approach for Assessing the Fate and Impact of Contaminants in Lagoon Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Mejait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fildier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (8), pp.454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo14080454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-76096-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04813579v1</w:t>
+                <w:t xml:space="preserve">hal-04683621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schistosoma haematobium and Schistosoma bovis first generation hybrids undergo gene expressions changes consistent with species compatibility and heterosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier REY</w:t>
+                <w:t xml:space="preserve">Microbial education for marine invertebrate disease prevention in aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012267⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.1229-1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/raq.12893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639136v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-talk and mutual shaping between the immune system and the microbiota during an oyster's life</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+                <w:t xml:space="preserve">Schistosoma haematobium and Schistosoma bovis first generation hybrids undergo gene expressions changes consistent with species compatibility and heterosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (7), pp.e0012267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04515139v1</w:t>
+                <w:t xml:space="preserve">hal-04639136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of two oyster pathogens by photocatalysis and monitoring of changes in the microbiota of seawater: a case study on Ostreid Herpes Virus 1 µVar and Vibrio harveyi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial education plays a crucial role in harnessing the beneficial properties of microbiota for infectious disease protection in Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prunelle Carcassonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Blanchon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+                <w:t xml:space="preserve">Benjamin Morga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140565⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.26914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-76096-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305291v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Infections Reveal Acquired Zoonotic Capacity of Human Schistosomiasis Trough Hybridization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
+                <w:t xml:space="preserve">Cross-talk and mutual shaping between the immune system and the microbiota during an oyster's life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiae152⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 379 (1901), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562390v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal survey in the wild reveals major shifts in fish host microbiota after parasite infection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Inactivation of two oyster pathogens by photocatalysis and monitoring of changes in the microbiota of seawater: a case study on Ostreid Herpes Virus 1 µVar and Vibrio harveyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Veyssière</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislawa Eichendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 346, pp.140565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04013020v1</w:t>
+                <w:t xml:space="preserve">hal-04305291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous photo-oxidation in microbial inactivation: A promising technology for seawater bio-securing?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Infections Reveal Acquired Zoonotic Capacity of Human Schistosomiasis Trough Hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229 (6), pp.1904-1908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiae152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nxsust.2023.100003⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04228417v1</w:t>
+                <w:t xml:space="preserve">hal-04562390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A core of functional complementary bacteria infects oysters in Pacific Oyster Mortality Syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous photo-oxidation in microbial inactivation: A promising technology for seawater bio-securing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-023-00246-8⟩</w:t>
+              <w:t xml:space="preserve">Next Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.100003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nxsust.2023.100003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04107637v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A core of functional complementary bacteria infects oysters in Pacific Oyster Mortality Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bruto</w:t>
+                <w:t xml:space="preserve">Xing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Haffner</w:t>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Morot</w:t>
+                <w:t xml:space="preserve">Shogofa Mortaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2305195120⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-023-00246-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219877v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariation between microeukaryotes and bacteria associated with Planorbidae snails</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Portet</w:t>
+                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Morot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.16639⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (40), pp.e2305195120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2305195120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373549v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontloading of stress response genes enhances robustness to environmental change in chimeric corals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Covariation between microeukaryotes and bacteria associated with Planorbidae snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-022-01371-7⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e16639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.16639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738334v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species and population genomic differentiation in Pocillopora corals (Cnidaria, Hexacorallia)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Oury</w:t>
+                <w:t xml:space="preserve">A longitudinal survey in the wild reveals major shifts in fish host microbiota after parasite infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gélin</w:t>
+                <w:t xml:space="preserve">Charlotte Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 150 (5), pp.247-262. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (11), pp.3014-3024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10709-022-00165-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774130v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression plasticity and frontloading promote thermotolerance in Pocillopora corals</w:t>
+                <w:t xml:space="preserve">Frontloading of stress response genes enhances robustness to environmental change in chimeric corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Brener-Raffalli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Adjeroud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier REY</w:t>
+                <w:t xml:space="preserve">Erwan Harscouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Romans</w:t>
+                <w:t xml:space="preserve">Dor Shefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.e13. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-022-01371-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239787v1</w:t>
+                <w:t xml:space="preserve">hal-03738334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
+                <w:t xml:space="preserve">Species and population genomic differentiation in Pocillopora corals (Cnidaria, Hexacorallia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Fallet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-022-01280-5⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150 (5), pp.247-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-022-00165-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635473v2</w:t>
+                <w:t xml:space="preserve">hal-03774130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Make visible the invisible: Optimized development of an environmental DNA metabarcoding tool for the characterization of trematode parasitic communities</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene expression plasticity and frontloading promote thermotolerance in Pocillopora corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Doberva</w:t>
+                <w:t xml:space="preserve">K. Brener-Raffalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Romans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.273⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609540v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seaweeds influence oyster microbiota and disease susceptibility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13662⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-022-01280-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609497v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pacific Oyster Mortality Syndrome, a polymicrobial and multifactorial disease: state of knowledge and future directions</w:t>
+                <w:t xml:space="preserve">Make visible the invisible: Optimized development of an environmental DNA metabarcoding tool for the characterization of trematode parasitic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Petton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Destoumieux-Garzόn</w:t>
+                <w:t xml:space="preserve">Philippe Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pernet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mulero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Doberva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.630343⟩</w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.627-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128446v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No pre-zygotic isolation mechanisms between Schistosoma haematobium and Schistosoma bovis parasites: From mating interactions to differential gene expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephen Mulero</w:t>
+                <w:t xml:space="preserve">Seaweeds influence oyster microbiota and disease susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyne Dugeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009363⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91 (4), pp.805-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255515v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A community perspective on the concept of marine holobionts: current status, challenges, and future directions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arite Bigalke</w:t>
+                <w:t xml:space="preserve">The Pacific Oyster Mortality Syndrome, a polymicrobial and multifactorial disease: state of knowledge and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Briand</w:t>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzόn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.10911⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.630343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.630343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166872v2</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Infection of the Biomphalaria glabrata Vector Snail by Schistosoma mansoni Parasites Drives Snail Microbiota Dysbiosis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A community perspective on the concept of marine holobionts: current status, challenges, and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duval</w:t>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Arboleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arite Bigalke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9051084⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.e10911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.10911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315096v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverging patterns of introgression from Schistosoma bovis across S. haematobium African lineages</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">No pre-zygotic isolation mechanisms between Schistosoma haematobium and Schistosoma bovis parasites: From mating interactions to differential gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Reguera-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mulero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009313⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (5), pp.e0009363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176500v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malacological survey in a bottle of water: a comparative study between manual sampling and environmental DNA metabarcoding approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Experimental Infection of the Biomphalaria glabrata Vector Snail by Schistosoma mansoni Parasites Drives Snail Microbiota Dysbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lokmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01428⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (5), pp.1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9051084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106124v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and genomic characterisation of the Schistosoma hybrid infecting humans in Europe reveals admixture between Schistosoma haematobium and Schistosoma bovis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nancy Holroyd</w:t>
+                <w:t xml:space="preserve">Diverging patterns of introgression from Schistosoma bovis across S. haematobium African lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.e1009313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03508340v2</w:t>
+                <w:t xml:space="preserve">hal-03176500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separate the wheat from the chaff: genomic scan for local adaptation in the red coral &amp;lt;i&amp;gt;Corallium rubrum&amp;lt;/i&amp;gt;</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Brener</w:t>
+                <w:t xml:space="preserve">Malacological survey in a bottle of water: a comparative study between manual sampling and environmental DNA metabarcoding approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mulero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mitta</w:t>
+                <w:t xml:space="preserve">Anaïs Loisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Toulza</w:t>
+                <w:t xml:space="preserve">Meryl Zimmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.e31. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.e01428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454660v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oyster hemolymph is a complex and dynamic ecosystem hosting bacteria, protists and viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separate the wheat from the chaff: genomic scan for local adaptation in the red coral &amp;lt;i&amp;gt;Corallium rubrum&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dupont</w:t>
+                <w:t xml:space="preserve">K. Brener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lokmer</w:t>
+                <w:t xml:space="preserve">G. Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Corre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Petton</w:t>
+                <w:t xml:space="preserve">E. Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42523-020-00032-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563300v1</w:t>
+                <w:t xml:space="preserve">hal-03454660v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota Composition and Evenness Predict Survival Rate of Oysters Confronted to Pacific Oyster Mortality Syndrome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aude Lucasson</w:t>
+                <w:t xml:space="preserve">Morphological and genomic characterisation of the Schistosoma hybrid infecting humans in Europe reveals admixture between Schistosoma haematobium and Schistosoma bovis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+                <w:t xml:space="preserve">Alan Tracey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Holroyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00311⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (12), pp.e0010062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551728v1</w:t>
+                <w:t xml:space="preserve">hal-03508340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling protist diversity associated with the Pacific oyster Crassostrea gigas using blocking and excluding primers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oyster hemolymph is a complex and dynamic ecosystem hosting bacteria, protists and viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lokmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-020-00032-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-020-01860-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02914979v1</w:t>
+                <w:t xml:space="preserve">hal-02563300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schistosomiasis vector snails and their microbiota display a phylosymbiosis pattern</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Unveiling protist diversity associated with the Pacific oyster Crassostrea gigas using blocking and excluding primers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve R Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.03092⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-020-01860-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440210v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo transcriptome assembly for Tracheliastes polycolpus, an invasive ectoparasite of freshwater fish in western Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémence Genthon</w:t>
+                <w:t xml:space="preserve">Microbiota Composition and Evenness Predict Survival Rate of Oysters Confronted to Pacific Oyster Mortality Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2018.12.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02169680v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial iron metabolism as revealed by gene expression profiles in contrasted Southern Ocean regimes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Schistosomiasis vector snails and their microbiota display a phylosymbiosis pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14621⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.03092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381765v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of Vibrio infections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+                <w:t xml:space="preserve">De novo transcriptome assembly for Tracheliastes polycolpus, an invasive ectoparasite of freshwater fish in western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Labreuche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Géraldine Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xing Luo</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1905747116⟩</w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, pp.58-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02163271v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parent-of-Origin Dependent Gene Expression in Male and Female Schistosome Parasites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Microbial iron metabolism as revealed by gene expression profiles in contrasted Southern Ocean regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavla Debeljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Beier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy037⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (7), pp.2360-2374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729365v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of Vibrio infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (28), pp.14238-14247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1905747116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898110v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal regime and host clade, rather than geography, drive Symbiodinium and bacterial assemblages in the scleractinian coral Pocillopora damicornis sensu lato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Brener-Raffalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40168-018-0423-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protists Within Corals: The Hidden Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.2043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a genetic sex determination in Cnidaria, the Mediterranean red coral (Corallium rubrum)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Parent-of-Origin Dependent Gene Expression in Male and Female Schistosome Parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion A.L. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Cosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.160880⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 10 (3), pp.840-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480527v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Schistosomiasis in Europe: A need to quantify the risks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2017.04.009⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598398v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreak of urogenital schistosomiasis in Corsica (France): an epidemiological case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Emerging Schistosomiasis in Europe: A need to quantify the risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (8), pp.600-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2017.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)00175-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01364002v1</w:t>
+                <w:t xml:space="preserve">hal-01598398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genome Wide Comparison to Identify Markers to Differentiate the Sex of Larval Stages of Schistosoma haematobium, Schistosoma bovis and their Respective Hybrids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Félicité Djuikwo-Teukeng</w:t>
+                <w:t xml:space="preserve">Evidence for a genetic sex determination in Cnidaria, the Mediterranean red coral (Corallium rubrum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Brener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005138⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.160880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.160880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405665v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-biased transcriptome of Schistosoma mansoni: host-parasite interaction, genetic determinants and epigenetic regulators are associated with sexual differentiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">A Genome Wide Comparison to Identify Markers to Differentiate the Sex of Larval Stages of Schistosoma haematobium, Schistosoma bovis and their Respective Hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Oleaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicité Djuikwo-Teukeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10 (9), pp.e0004930. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004930.s010⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 10 (11), pp.e0005138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387886v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements globaux et infections parasitaires à mollusques vecteurs. Un schistosome hybride atteint l’Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Outbreak of urogenital schistosomiasis in Corsica (France): an epidemiological case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. L. Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judith Fillaux</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tine Huyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (8), pp.971-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)00175-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20153111008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01259813v1</w:t>
+                <w:t xml:space="preserve">hal-01364002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of quorum sensing autoinducer synthases in the Global Ocean Sampling metagenomic database</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sex-biased transcriptome of Schistosoma mansoni: host-parasite interaction, genetic determinants and epigenetic regulators are associated with sexual differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion A.L. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R Roquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (9), pp.e0004930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004930.s010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01734⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01141144v1</w:t>
+                <w:t xml:space="preserve">hal-01387886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The roles of DMRT (Double sex/Male-abnormal-3 Related Transcription factor) genes in sex determination and differentiation mechanisms: ubiquity and diversity across the animal kingdom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christoph Grunau</w:t>
+                <w:t xml:space="preserve">Changements globaux et infections parasitaires à mollusques vecteurs. Un schistosome hybride atteint l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Fillaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2015.04.010⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (11), pp.962-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20153111008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163079v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Bacterial Pathogen of Biomphalaria glabrata: A Potential Weapon for Schistosomiasis Control?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Diversity of quorum sensing autoinducer synthases in the Global Ocean Sampling metagenomic database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Doberva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sanchez-Ferandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003489.s002⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74 (2), pp.107-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162649v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Codon Usage In The Smallest Photosynthetic Eukaryotes And Their Giant Viruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Cognat</w:t>
+                <w:t xml:space="preserve">The roles of DMRT (Double sex/Male-abnormal-3 Related Transcription factor) genes in sex determination and differentiation mechanisms: ubiquity and diversity across the animal kingdom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion A.L. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Cosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evt053⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 338 (7), pp.451-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2015.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823210v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private Selective Sweeps Identified from Next-Generation Pool-Sequencing Reveal Convergent Pathways under Selection in Two Inbred Schistosoma mansoni Strains.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Bacterial Pathogen of Biomphalaria glabrata: A Potential Weapon for Schistosomiasis Control?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie a J Clément</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Roquis</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 7 (12), pp.e2591. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002591⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.e0003489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003489.s002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938922v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomes of the picoalga Bathycoccus from the Chile coastal upwelling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Private Selective Sweeps Identified from Next-Generation Pool-Sequencing Reveal Convergent Pathways under Selection in Two Inbred Schistosoma mansoni Strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie a J Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lepère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo de La Iglesia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">David Roquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039648⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (12), pp.e2591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848707v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and evolutionary genomics of microbial algae: power and challenges of metagenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Evolution of Codon Usage In The Smallest Photosynthetic Eukaryotes And Their Giant Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Blanc-Mathieu</w:t>
+                <w:t xml:space="preserve">L. Subirana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gourbière</w:t>
+                <w:t xml:space="preserve">J. Uwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Piganeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 64, pp.383-427. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (5), pp.848-859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/b978-0-12-391499-6.00010-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evt053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00823691v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Global Ocean Sampling (GOS) Project for Trends in Iron Uptake by Surface Ocean Microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Piganeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8045,280 +8062,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green evolution and dynamic adaptations revealed by genomes of the marine picoeukaryotes Micromonas.</w:t>
+                <w:t xml:space="preserve">Metagenomes of the picoalga Bathycoccus from the Chile coastal upwelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Z Worden</w:t>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jae-Hyeok Lee</w:t>
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mock</w:t>
+                <w:t xml:space="preserve">Rodrigo de La Iglesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rouzé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melinda P Simmons</w:t>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1167222⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e39648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693449v1</w:t>
+                <w:t xml:space="preserve">hal-00848707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Environmental and evolutionary genomics of microbial algae: power and challenges of metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Blanc-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gourbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piganeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.383-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-12-391499-6.00010-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00823691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Green evolution and dynamic adaptations revealed by genomes of the marine picoeukaryotes Micromonas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Z Worden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Hyeok Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda P Simmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 324 (5924), pp.268-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1167222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Large-scale identification of human genes implicated in epidermal barrier function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mattiuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mf Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8, pp.67-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8328,4064 +8596,4064 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoonotic schistosomiasis in southern Benin : How to assess the contribution of animals to human transmission using a One Health approach ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
+                <w:t xml:space="preserve">Deciphering molecular mechanisms underlying age-dependent responses to POMs in Pacific oyster (Magallana gigas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Romatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Scientifique Régional « One Health »: recherche synergique pour la santé, l’alimentation et la nutrition en Afrique de l’Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Abomey-Calavi, Oct 2025, Cotonou, Benin</w:t>
+              <w:t xml:space="preserve">EPIMAR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467445v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering molecular mechanisms underlying age-dependent responses to POMs in Pacific oyster (Magallana gigas)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Courtay</w:t>
+                <w:t xml:space="preserve">Zoonotic schistosomiasis in southern Benin : How to assess the contribution of animals to human transmission using a One Health approach ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris A.E.S. Savassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas R Etougbétché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mahaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIMAR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Colloque Scientifique Régional « One Health »: recherche synergique pour la santé, l’alimentation et la nutrition en Afrique de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Abomey-Calavi, Oct 2025, Cotonou, Benin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090438v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(KEYNOTE LECTURER) De l’hôte à l’holobionte, le rôle du microbiote dans l’adaptabilité d’invertébrés aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque de l’Association Francophone d’Écologie Microbienne (AFEM12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone d’Écologie Microbienne (AFEM); UMR Agroécologie; Fondation Evertéa, Nov 2025, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic plasticity in schistosome worms after host shift and adaptive introgression can contribute to their zoonotic potential (INVITED SPEAKER)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université Leuven "Meet the jury seminar"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Leuven, Nov 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-oxidation: a promising solution for the biosecurity of aquaculture waters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'impact de l'anoxie et des mortalités d'huîtres sur la structure des communautés phytoplanctoniques : approche par metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolane Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2023 AQUAEAS2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">PHYTOBS-Network Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFREMER-CELIMER, Oct 2023, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884347v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENETIQUE HUMAINE ET MORBIDITE DANS LES INFECTIONS A S. HAEMATOBIUM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
+                <w:t xml:space="preserve">Photo-oxidation: a promising solution for the biosecurity of aquaculture waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès délocalisé DE LA SOCIETE FRANÇAISE DE PARASITOLOGIE ET DE LA SOCIETE FRANÇAISE de MYCOLOGIE MEDICALE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Marrachech, Maroc</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2023 AQUAEAS2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693154v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de l'anoxie et des mortalités d'huîtres sur la structure des communautés phytoplanctoniques : approche par metabarcoding</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GENETIQUE HUMAINE ET MORBIDITE DANS LES INFECTIONS A S. HAEMATOBIUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris A E Sègnito SAVASSI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nélia Luviano Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samoussou-Dine K Mahaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelili Biaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYTOBS-Network Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFREMER-CELIMER, Oct 2023, Sète, France</w:t>
+              <w:t xml:space="preserve">Congrès délocalisé DE LA SOCIETE FRANÇAISE DE PARASITOLOGIE ET DE LA SOCIETE FRANÇAISE de MYCOLOGIE MEDICALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marrachech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884588v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique humaine et morbidité dans les infections à Schistosoma haematobium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris A.E.S. Savassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelia Luviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D.K. Mahaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Biaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ibinkounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès délocalisé des Sociétés françaises de parasitologie et de mycologie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de parasitologie; Société française de mycologie médicale, May 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de la MICroflore naturelle de l’huître Crassostrea gigas pour le développement de PROBIOtiques appliquée à la conchyliculture (ProBioMic)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Frontloading of stress response genes enhances robustness to environmental change in chimeric corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dégremont</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Harscouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dor Shefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Solution Fondées sur la Nature du labex Cemeb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex Cemeb, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Forum du Labex TULIP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex TULIP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886706v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'étude des interactions fonctionnelles au sein de l'holobionte par dual-RNAseq : apports et défis méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Labex TULIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex TULIP, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'animation scientifique RNA-seq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, plateforme de génomique GO@L; plateforme de bioinformatique BIBILLE, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886617v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étude des interactions fonctionnelles au sein de l'holobionte par dual-RNAseq : apports et défis méthodologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'animation scientifique RNA-seq</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, plateforme de génomique GO@L; plateforme de bioinformatique BIBILLE, Jun 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Forum Labex TULIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex TULIP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990829v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence humaine et environnementale sur l’émergence et la dynamique des pathogènes en milieu marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InfectioTron – Journée d’animation du CNRS INEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS INEE, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontloading of stress response genes enhances robustness to environmental change in chimeric corals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Protective effect of bacteria isolated from the natural microbiota of the Pacific oyster Crassostrea gigas against OsHV-1 µvar and Vibrio aestuarianus infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rey</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dégremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum du Labex TULIP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex TULIP, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Joint Meeting ISS 10 &amp; Holobionts 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Symbiosis; Holobionts Conference, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969974v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine invertebrates in a One Health context. Human and environmental drivers of diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS INEE - International Symposium on Microbial Ecology, Aug 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of bacteria isolated from the natural microbiota of the Pacific oyster Crassostrea gigas against OsHV-1 µvar and Vibrio aestuarianus infections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Morga</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting ISS 10 &amp; Holobionts 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Symbiosis; Holobionts Conference, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Genomics in Aquaculture GIA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971568v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">Water cumulative sampling study in the Salses-Leucate lagoon (66)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Genomics in Aquaculture GIA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Congrès des doctorants de l'Université de Perpignan UPVDoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association UPVDoc, Nov 2022, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886439v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water cumulative sampling study in the Salses-Leucate lagoon (66)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Bertrand</w:t>
+                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des doctorants de l'Université de Perpignan UPVDoc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association UPVDoc, Nov 2022, Perpignan, France</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 3e rencontre des laboratoires de microbiologie de la région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des laboratoires de microbiologie de la région Occitanie, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976624v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Valorisation de la MICroflore naturelle de l’huître Crassostrea gigas pour le développement de PROBIOtiques appliquée à la conchyliculture (ProBioMic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 3e rencontre des laboratoires de microbiologie de la région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des laboratoires de microbiologie de la région Occitanie, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée Solution Fondées sur la Nature du labex Cemeb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Cemeb, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886721v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota induced epigenetic memory shapes Crassostrea gigas for a lifelong and intergenerational immune protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comarmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR3E/REACTION Epigénétique en Ecologie, Evolution, Agronomie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR3E : "Epigénétique en Ecologie et Evolution »; REacTION : "Réseau d'échange sur les mécanismes Épigénétiques, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics of parasite flatworms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Buddenborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Holroyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th Annual Meeting of the American Society of Tropical Medicine and Hygiene ASTMH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society of Tropical Medicine and Hygiene, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Microbiota structure and dynamics in planorbid snails, vector of the human parasite Schistosoma spp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890548v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élimination des hémocytes détermine le succès parasitaire des Vibrio pathogènes de l’huitre Crassostrea gigas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaoliang Luo</w:t>
+                <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EPIMAR 2020 Epigenetics in Marine biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890464v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Fallet</w:t>
+                <w:t xml:space="preserve">Cracking the code of pacific oyster mortality syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Montagnani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIMAR 2020 Epigenetics in Marine biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Online, France. 35 p</w:t>
+              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889202v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota structure and dynamics in planorbid snails, vector of the human parasite Schistosoma spp</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+                <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comarmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890528v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking the code of pacific oyster mortality syndrome</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L’élimination des hémocytes détermine le succès parasitaire des Vibrio pathogènes de l’huitre Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Montagnani</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoliang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890593v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to strain your oyster? A story of immune shaping and priming in the pacific oyster, Crassostrea gigas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Cracking the code of Pacific oyster mortality syndrom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manon Fallet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aqua 2018 14th International Symposium on Aquaculture Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965651v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking the code of Pacific oyster mortality syndrom</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">How to strain your oyster? A story of immune shaping and priming in the pacific oyster, Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aqua 2018 14th International Symposium on Aquaculture Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965691v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems biology approach linking genetic, epigenetic, cytoplasmic and holobiont inheritance to understand rapid adaptation of parasitic flatworms (Schistosoma sp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Annual Meeting of the American Society of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Baltimore, United States. pp.183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative approach to decipher the summer mortality syndrome affecting Pacific oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immuninv 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative approach to decipher the mortality syndrome affecting juvenile Pacific oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve R Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Holobionts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent bleaching inducing thermotolerance increases: a dive into the holobiont adaptability through (meta)genomic and epigenomic mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve R Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R Roquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Coral Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. pp.357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coral plasticity and holobiont dynamics under thermal stress: intrapopulational, interpopulational and interspecific variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Brener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Coral Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coral chimeras: when a loose of transcriptomic plasticity increase robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Harscouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dor Shefy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Coral Reef Symposium (14th ICRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bremen (GERMANY), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The puzzle of cnidarians adaptation: an integrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Congress of the European Society for Evolutionary Biology ESEB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lisbonne, Portugal. pp.1330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12395,2529 +12663,2529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epi-biomarkers of coral exposure to sunscreen Pollution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Romans</w:t>
+                <w:t xml:space="preserve">Transcriptomic plasticity in schistosome worms after host shift and adaptive introgression can contribute to their zoonotic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelia Luviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion A.L. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIMAR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Barcelone, Spain. </w:t>
+              <w:t xml:space="preserve">Parasite evolution and impact in action: assessing the importance of hybrid schistosomes in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Londres, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090418v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic plasticity in schistosome worms after host shift and adaptive introgression can contribute to their zoonotic potential</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion A.L. Picard</w:t>
+                <w:t xml:space="preserve">(POSTER) Abundance of Ampicillin-resistant Vibrio in European marine costal systems used for oyster culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Reggiardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite evolution and impact in action: assessing the importance of hybrid schistosomes in Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Londres, United Kingdom. </w:t>
+              <w:t xml:space="preserve">Ecole d'Ete ExposUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939728v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(POSTER) Abundance of Ampicillin-resistant Vibrio in European marine costal systems used for oyster culture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Goudenège</w:t>
+                <w:t xml:space="preserve">Epigenetic biomarkers of thermotolerance: a pathway for coral conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bonito Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Rodolfo-Metalpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'Ete ExposUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">EPIMAR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Barcelone, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338536v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic biomarkers of thermotolerance: a pathway for coral conservation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+                <w:t xml:space="preserve">Preliminary study : Copper stress biomarkers research on a model plant, false yellowhead (Dittrichia viscosa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raviglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIMAR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Barcelone, Spain. </w:t>
+              <w:t xml:space="preserve">BIOSolutions 2025 1er congrès international sur les BioSolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Perpignan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122979v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study : Copper stress biomarkers research on a model plant, false yellowhead (Dittrichia viscosa)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+                <w:t xml:space="preserve">Epi-biomarkers of coral exposure to sunscreen Pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Romatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Romans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOSolutions 2025 1er congrès international sur les BioSolutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Perpignan, France. </w:t>
+              <w:t xml:space="preserve">EPIMAR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Barcelone, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280298v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of chemical and biological methods required for the application of an advanced multi-omics approach to lagoon sediment microbiome profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mejait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fildier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected associated bacteria with Crassostrea gigas juveniles during mortality events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rieuvilleneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Poitiers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected associated bacteria with Crassostrea gigas juveniles during mortality events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rieuvilleneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAFP2023 (European Association of Fish and Shellfish Pathologists)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Aberdeen, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of bacteria isolated from the natural microbiota of the Pacific oyster Crassostrea gigas against OsHV-1 µvar and Vibrio aestuarianus infections</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Is microbiota composition correlated to changes of permissiveness in Pacific oyster mortality syndrome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Kunzelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Boismorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international symposium on genomics in aquaculture GIA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Grenade, Spain. </w:t>
+              <w:t xml:space="preserve">, May 2022, Granada, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971532v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is microbiota composition correlated to changes of permissiveness in Pacific oyster mortality syndrome?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Petton</w:t>
+                <w:t xml:space="preserve">Protective effect of bacteria isolated from the natural microbiota of the Pacific oyster Crassostrea gigas against OsHV-1 µvar and Vibrio aestuarianus infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dégremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international symposium on genomics in aquaculture GIA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Granada, Spain. </w:t>
+              <w:t xml:space="preserve">, May 2022, Grenade, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971442v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective effect of bacteria isolated from the natural microbiota of the Pacific oyster Crassostrea gigas against OsHV-1 µvar and Vibrio aestuarianus infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobiOccitanie 2022, 3e rencontre des laboratoires de microbiologie de la région Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Make visible the invisible: Optimised development of an environmental DNA metabarcoding tool to characterise trematode parasitic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mulero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Doberva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Agronomical Genomics 2021 Symposium EAGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killing or Cheating: two strategies to colonize an oyster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No pre-zygotic isolation mechanisms between Schistosoma haematobium and Schistosoma bovis parasites: from mating interactions to differential gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Reguera-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mulero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Multicolloquium of Parasitology EMOP2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Belgrade (on line), Serbia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota characterization in planorbids snail, vector of bilharziosis agent, Schistosoma spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobiOccitanie 2019 Congrès de Microbiologie en Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of vibrio infections in oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Jaques Monod CJM3-2019 : Immunologie intégrative des insectes : contrôle des infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Roscoff, France. , 116, pp.14238 - 14247, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comarmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic and genetic mechanisms of trained adaptation to global warming in corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve R Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLUTION 2018 - 2nd Joint Congress on Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l’holobionte corallien et plasticité transcriptomique : variabilité interspécifique, interpopulationnelle et interindividuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Brener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de doctoriales Aragoyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Banyuls sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paenibacillus, a novel pathogen of Biomphalaria glabrata, an intermediate host for schistosomiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ImmunInv 2014 (Colloque Immunité des Invertébrés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14927,1448 +15195,1330 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loutre face à la sécheresse : une sentinelle des écosystèmes aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une perspective pour lutter contre les maladies infectieuses des huîtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huîtres et algues : partenaires pour le meilleur et pour le pire dans un océan en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyne M.A. Dugény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.176322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Omics Reprogramming Drives a Counterintuitive Reversal of Disease Susceptibility During Ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Romatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences that host genetic background more than the environment shapes the microbiota of the snail Bulinus truncatus , an intermediate host of Schistosoma species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Senghor</w:t>
+                <w:t xml:space="preserve">Vibrio are a potential source of novel colistin-resistance genes in European coastal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Boulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Broquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl B Andree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879778v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrio are a potential source of novel colistin-resistance genes in European coastal environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing the dynamics of past coral endosymbiotic algae communities using coral ancient DNA ( cora DNA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guinebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Saad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karl B Andree</w:t>
+                <w:t xml:space="preserve">Mathilde Saccas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782277v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the dynamics of past coral endosymbiotic algae communities using coral ancient DNA ( cora DNA)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Unravelling the bottom-up and top-down control of a worldwide chestnut tree pest invader through integrative ecological genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Saccas</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650192v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the bottom-up and top-down control of a worldwide chestnut tree pest invader through integrative ecological genomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Rosalie</w:t>
+                <w:t xml:space="preserve">Population genomics of Pocillopora corals: insights from RAD-sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906547v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomics of Pocillopora corals: insights from RAD-sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Gélin</w:t>
+                <w:t xml:space="preserve">A core of functionally complementary bacteria colonizes oysters in Pacific Oyster Mortality Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shogofa Mortaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374944v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A core of functionally complementary bacteria colonizes oysters in Pacific Oyster Mortality Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Whole genome sequencing and morphological analysis of the human-infecting schistosome emerging in Europe reveals a complex admixture between Schistosoma haematobium and Schistosoma bovis parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kincaid Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tracey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Holroyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054359v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome sequencing and morphological analysis of the human-infecting schistosome emerging in Europe reveals a complex admixture between Schistosoma haematobium and Schistosoma bovis parasites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Tracey</w:t>
+                <w:t xml:space="preserve">Infection of the Biomphalaria glabrata vector snail by Schistosoma mansoni parasites drives snail microbiota dysbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
+                <w:t xml:space="preserve">Ana Lokmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Bulla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nancy Holroyd</w:t>
+                <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId431"/>
+      <w:footerReference w:type="default" r:id="rId436"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16436,51 +16586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="825A5A1C"/>
+    <w:nsid w:val="4F04EE74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16667,51 +16817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-toulza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2049-2279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112416543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9919-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A.L. Picard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0534" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Savassi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudachirou Ibikounl&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Duperret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114333" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04988485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guinebert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-025-02621-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338576v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Duperret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kunselman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stavrakakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Eichendorff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Carcassonne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742949" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12893" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04683621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mejait" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14080454" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04813579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degr&#233;mont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76096-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012267" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140565" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562390v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae152" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16901" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228417v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxsust.2023.100003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogofa Mortaza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00246-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16639" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Harscouet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dor Shefy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01371-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774130v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00165-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239787v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener-Raffalli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.79" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635473v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01280-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609540v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mulero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.273" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609497v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyne Dugeny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13662" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128446v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#972;n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.630343" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-Gomez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009363" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315096v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051084" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176500v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009313" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106124v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Zimmerman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01428" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508340v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tracey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Holroyd" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010062" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454660v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.12" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563300v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lokmer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00032-w" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551728v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00311" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914979v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01860-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440210v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03092" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169680v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2018.12.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381765v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Debeljak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Beier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14621" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163271v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rubio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1905747116" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729365v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Boissier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy037" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729372v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener-Raffalli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0423-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887637v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brunet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepage" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02043" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480527v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160880" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598398v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2017.04.009" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364002v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Webster" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Huyse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)00175-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405665v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oleaga" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233; Djuikwo-Teukeng" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005138" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01387886v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Roquis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004930.s010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259813v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fillaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153111008" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141144v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01734" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163079v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.04.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162649v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003489.s002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823210v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michely" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Subirana" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uwe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cognat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt053" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938922v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002591" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848707v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de La Iglesia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039648" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823691v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-391499-6.00010-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207284v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030931" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693449v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyeok Lee" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda P Simmons" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1167222" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mattiuzzo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Galliano" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jonca" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467445v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A.E.S. Savassi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahaman" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090438v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467470v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894205v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884347v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693154v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A E S&#232;gnito SAVASSI" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samoussou-Dine K Mahaman" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelili Biaou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884588v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Giraud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885272v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.K. Mahaman" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biaou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibinkounl&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886706v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886617v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990829v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991115v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969974v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991131v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971568v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886439v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976624v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886721v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888190v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comarmond" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889103v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Buddenborg" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanders" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corton" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holroyd" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890548v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890464v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889202v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890528v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965651v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132820v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cosseau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965822v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965848v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965148v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965877v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090418v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pillot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939728v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338536v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reggiardo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122979v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buso" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonito Oliva" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280298v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemoine" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768686v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejait" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fildier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giroud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniele" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiest" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885370v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rieuvilleneuve" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884555v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971532v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971442v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kunzelman" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boismorand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976718v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888136v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887795v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-G&#243;mez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890829v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891592v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736036v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969153v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134460v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loubet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134490v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052177v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894733v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886352v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyne M.A. Dug&#233;ny" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536451v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Courtay" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650192v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906547v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Zitoun" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374944v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054359v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134801v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid Smith" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134818v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-toulza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2049-2279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112416543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9919-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris S&#232;gnito A.E. Savassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samoussou-Dine K Mahaman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#232;lili Biaou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudachirou Ibikounl&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2026013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469047v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A.L. Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0534" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Savassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0522" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338576v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Duperret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kunselman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04988485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guinebert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-025-02621-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901661v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stavrakakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Eichendorff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Carcassonne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742949" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Duperret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114333" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04683621v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mejait" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14080454" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12893" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639136v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012267" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04813579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degr&#233;mont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76096-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140565" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562390v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae152" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxsust.2023.100003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107637v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogofa Mortaza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00246-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373549v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16639" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013020v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16901" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738334v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Harscouet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dor Shefy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01371-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00165-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239787v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener-Raffalli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.79" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635473v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01280-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609540v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mulero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.273" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609497v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyne Dugeny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13662" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128446v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#972;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.630343" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-Gomez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009363" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051084" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176500v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009313" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Zimmerman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01428" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454660v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508340v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tracey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Holroyd" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010062" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563300v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lokmer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00032-w" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914979v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01860-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551728v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00311" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440210v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03092" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169680v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2018.12.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381765v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Debeljak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Beier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14621" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163271v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rubio" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1905747116" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener-Raffalli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0423-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887637v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brunet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02043" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729365v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Boissier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy037" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598398v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2017.04.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480527v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160880" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405665v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oleaga" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233; Djuikwo-Teukeng" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005138" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364002v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Webster" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Huyse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)00175-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01387886v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Roquis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004930.s010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259813v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fillaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153111008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141144v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01734" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163079v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.04.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162649v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003489.s002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938922v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002591" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823210v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michely" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Subirana" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uwe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cognat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt053" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207284v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030931" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848707v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de La Iglesia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039648" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823691v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-391499-6.00010-4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693449v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyeok Lee" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda P Simmons" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1167222" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306571v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mattiuzzo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Galliano" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jonca" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090438v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467445v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A.E.S. Savassi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahaman" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467470v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894205v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884588v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Giraud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884347v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693154v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A E S&#232;gnito SAVASSI" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelili Biaou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885272v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.K. Mahaman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biaou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibinkounl&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969974v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990829v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886617v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991115v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971568v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991131v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886439v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976624v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886721v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886706v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888190v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comarmond" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889103v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Buddenborg" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanders" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holroyd" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890528v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889202v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890548v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890464v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965651v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132820v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cosseau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965822v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965848v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965148v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965877v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939728v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338536v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reggiardo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122979v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buso" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonito Oliva" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280298v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemoine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090418v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pillot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768686v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejait" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fildier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giroud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniele" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiest" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885370v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rieuvilleneuve" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884555v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971442v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kunzelman" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boismorand" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971532v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976718v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888136v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887795v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-G&#243;mez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890829v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891592v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736036v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969153v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134460v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loubet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134490v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052177v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894733v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886352v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyne M.A. Dug&#233;ny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536451v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Courtay" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650192v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906547v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Zitoun" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374944v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054359v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134801v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid Smith" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134818v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>