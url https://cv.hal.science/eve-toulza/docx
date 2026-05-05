--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -186,8407 +186,8541 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host genetic background influences the severity of disease in Schistosoma haematobium infections</w:t>
+                <w:t xml:space="preserve">Transcriptomic plasticity in hybrid schistosomes can contribute to their zoonotic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Sègnito A.E. Savassi</w:t>
+                <w:t xml:space="preserve">Nelia Luviano Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samoussou-Dine K Mahaman</w:t>
+                <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djèlili Biaou</w:t>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nélia Luviano Aparicio</w:t>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
+                <w:t xml:space="preserve">Marion A.L. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 33, pp.14. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 381 (1941), pp.20240534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2026013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05566042v1</w:t>
+                <w:t xml:space="preserve">hal-05469047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic plasticity in hybrid schistosomes can contribute to their zoonotic potential</w:t>
+                <w:t xml:space="preserve">Spatial and temporal consistency in green algae-induced oyster microbiota dysbiosis and associated increased disease risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelia Luviano Aparicio</w:t>
+                <w:t xml:space="preserve">Elyne Dugény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rey</w:t>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion A.L. Picard</w:t>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 381 (1941), pp.20240534. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 219, pp.108043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2026.108043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469047v1</w:t>
+                <w:t xml:space="preserve">hal-05603452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences that host genetic background more than the environment shapes the microbiota of the snail Bulinus truncatus , an intermediate host of Schistosoma species</w:t>
+                <w:t xml:space="preserve">Host genetic background influences the severity of disease in Schistosoma haematobium infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde J Jaquet</w:t>
+                <w:t xml:space="preserve">Boris Sègnito A.E. Savassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Douchet</w:t>
+                <w:t xml:space="preserve">Samoussou-Dine K Mahaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Djèlili Biaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lefevre</w:t>
+                <w:t xml:space="preserve">Nélia Luviano Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Senghor</w:t>
+                <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 35 (6), pp.e70318. </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33, pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.70318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2026013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879778v1</w:t>
+                <w:t xml:space="preserve">hal-05566042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African zoonotic schistosomiasis: a paradigm shift</w:t>
+                <w:t xml:space="preserve">Evidences that host genetic background more than the environment shapes the microbiota of the snail Bulinus truncatus , an intermediate host of Schistosoma species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Savassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+                <w:t xml:space="preserve">Mathilde J Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Courtin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Philippe Douchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0522⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (6), pp.e70318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.70318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469106v1</w:t>
+                <w:t xml:space="preserve">hal-04879778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular mechanisms of oyster resistance to Pacific Oyster Mortality Syndrome (POMS) disease induced by high temperatures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">African zoonotic schistosomiasis: a paradigm shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Kunselman</w:t>
+                <w:t xml:space="preserve">Boris Savassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Petton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Morga</w:t>
+                <w:t xml:space="preserve">David Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180026⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 381 (1941), pp.20240522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05338576v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the dynamics of past coral endosymbiotic algae communities using coral ancient DNA (coraDNA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rey</w:t>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dissard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Thomas Guinebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Saccas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral Reefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00338-025-02621-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trials and in silico simulations to predict daily photo-oxidative capacity under solar conditions: A case study on the inactivation of an oyster pathogenic bacteria, Vibrio harveyi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the molecular mechanisms of oyster resistance to Pacific Oyster Mortality Syndrome (POMS) disease induced by high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Blanchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Alejandro Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+                <w:t xml:space="preserve">Emily Kunselman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Stavrakakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislawa Eichendorff</w:t>
+                <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 994, pp.180026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901661v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Vibrio&amp;lt;/i&amp;gt; are a potential source of novel colistin-resistance genes in European coastal environments</w:t>
+                <w:t xml:space="preserve">Trials and in silico simulations to predict daily photo-oxidative capacity under solar conditions: A case study on the inactivation of an oyster pathogenic bacteria, Vibrio harveyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Saad</w:t>
+                <w:t xml:space="preserve">Cécile Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Boulo</w:t>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Goudenège</w:t>
+                <w:t xml:space="preserve">Christophe Stavrakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Broquard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karl B Andree</w:t>
+                <w:t xml:space="preserve">Stanislawa Eichendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70, pp.107016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196270v1</w:t>
+                <w:t xml:space="preserve">hal-04901661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria with antibacterial activities isolated from Magallana gigas microbiota as potential probiotics against Vibrio aestuarianus infections in oyster farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Vibrio&amp;lt;/i&amp;gt; are a potential source of novel colistin-resistance genes in European coastal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Boulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Dantan</w:t>
+                <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+                <w:t xml:space="preserve">Coralie Broquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Dégremont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Prunelle Carcassonne</w:t>
+                <w:t xml:space="preserve">Karl B Andree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742949⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172277v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food deprivation enhances disease resistance: Underlying mechanisms in oysters confronted with pacific oyster mortality syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacteria with antibacterial activities isolated from Magallana gigas microbiota as potential probiotics against Vibrio aestuarianus infections in oyster farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Duperret</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dégremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Faury</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prunelle Carcassonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114333⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 609, pp.742949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465404v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Chemical and Biological Steps Required Implementing an Advanced Multi-Omics Approach for Assessing the Fate and Impact of Contaminants in Lagoon Sediments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food deprivation enhances disease resistance: Underlying mechanisms in oysters confronted with pacific oyster mortality syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Fildier</w:t>
+                <w:t xml:space="preserve">Leo Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Giroud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Wiest</w:t>
+                <w:t xml:space="preserve">Nicole Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo14080454⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.114333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683621v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial education for marine invertebrate disease prevention in aquaculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Microbial education plays a crucial role in harnessing the beneficial properties of microbiota for infectious disease protection in Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dégremont</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prunelle Carcassonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/raq.12893⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.26914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-76096-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470074v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schistosoma haematobium and Schistosoma bovis first generation hybrids undergo gene expressions changes consistent with species compatibility and heterosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (7), pp.e0012267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial education plays a crucial role in harnessing the beneficial properties of microbiota for infectious disease protection in Crassostrea gigas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Prunelle Carcassonne</w:t>
+                <w:t xml:space="preserve">Validation of the Chemical and Biological Steps Required Implementing an Advanced Multi-Omics Approach for Assessing the Fate and Impact of Contaminants in Lagoon Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Mejait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fildier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Degrémont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-76096-4⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (8), pp.454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo14080454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813579v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-talk and mutual shaping between the immune system and the microbiota during an oyster's life</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Microbial education for marine invertebrate disease prevention in aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 379 (1901), </w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.1229-1243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/raq.12893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515139v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of two oyster pathogens by photocatalysis and monitoring of changes in the microbiota of seawater: a case study on Ostreid Herpes Virus 1 µVar and Vibrio harveyi</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-talk and mutual shaping between the immune system and the microbiota during an oyster's life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140565⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 379 (1901), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305291v1</w:t>
+                <w:t xml:space="preserve">hal-04515139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Infections Reveal Acquired Zoonotic Capacity of Human Schistosomiasis Trough Hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 229 (6), pp.1904-1908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/infdis/jiae152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous photo-oxidation in microbial inactivation: A promising technology for seawater bio-securing?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Inactivation of two oyster pathogens by photocatalysis and monitoring of changes in the microbiota of seawater: a case study on Ostreid Herpes Virus 1 µVar and Vibrio harveyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislawa Eichendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 346, pp.140565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nxsust.2023.100003⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04228417v1</w:t>
+                <w:t xml:space="preserve">hal-04305291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A core of functional complementary bacteria infects oysters in Pacific Oyster Mortality Syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xing Luo</w:t>
+                <w:t xml:space="preserve">Heterogeneous photo-oxidation in microbial inactivation: A promising technology for seawater bio-securing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Lucasson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-023-00246-8⟩</w:t>
+              <w:t xml:space="preserve">Next Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.100003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nxsust.2023.100003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04107637v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A core of functional complementary bacteria infects oysters in Pacific Oyster Mortality Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amandine Morot</w:t>
+                <w:t xml:space="preserve">Shogofa Mortaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2305195120⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-023-00246-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219877v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariation between microeukaryotes and bacteria associated with Planorbidae snails</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Clerissi</w:t>
+                <w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Huot</w:t>
+                <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Portet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Morot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.16639⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (40), pp.e2305195120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2305195120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373549v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal survey in the wild reveals major shifts in fish host microbiota after parasite infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
+                <w:t xml:space="preserve">Covariation between microeukaryotes and bacteria associated with Planorbidae snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (11), pp.3014-3024. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e16639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.16639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013020v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontloading of stress response genes enhances robustness to environmental change in chimeric corals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A longitudinal survey in the wild reveals major shifts in fish host microbiota after parasite infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Harscouet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rey</w:t>
+                <w:t xml:space="preserve">Charlotte Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-022-01371-7⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (11), pp.3014-3024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738334v1</w:t>
+                <w:t xml:space="preserve">hal-04013020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species and population genomic differentiation in Pocillopora corals (Cnidaria, Hexacorallia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frontloading of stress response genes enhances robustness to environmental change in chimeric corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">Erwan Harscouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Pratlong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pauline Gélin</w:t>
+                <w:t xml:space="preserve">Dor Shefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-022-00165-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-022-01371-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774130v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression plasticity and frontloading promote thermotolerance in Pocillopora corals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species and population genomic differentiation in Pocillopora corals (Cnidaria, Hexacorallia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Brener-Raffalli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Adjeroud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Romans</w:t>
+                <w:t xml:space="preserve">Pauline Gélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.79⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150 (5), pp.247-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-022-00165-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239787v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene expression plasticity and frontloading promote thermotolerance in Pocillopora corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brener-Raffalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Fallet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">M. Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Romans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-022-01280-5⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635473v2</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Make visible the invisible: Optimized development of an environmental DNA metabarcoding tool for the characterization of trematode parasitic communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Mulero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Margot Doberva</w:t>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.273⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-022-01280-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609540v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seaweeds influence oyster microbiota and disease susceptibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Make visible the invisible: Optimized development of an environmental DNA metabarcoding tool for the characterization of trematode parasitic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Douchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mulero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elyne Dugeny</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Hubert Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+                <w:t xml:space="preserve">Margot Doberva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 91 (4), pp.805-818. </w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.627-641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/edn3.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609497v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pacific Oyster Mortality Syndrome, a polymicrobial and multifactorial disease: state of knowledge and future directions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Seaweeds influence oyster microbiota and disease susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyne Dugeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.630343⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91 (4), pp.805-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128446v1</w:t>
+                <w:t xml:space="preserve">hal-03609497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A community perspective on the concept of marine holobionts: current status, challenges, and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+                <w:t xml:space="preserve">Enrique Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Arboleda</w:t>
+                <w:t xml:space="preserve">J.-C. Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Auguet</w:t>
+                <w:t xml:space="preserve">Arite Bigalke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.e10911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7717/peerj.10911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No pre-zygotic isolation mechanisms between Schistosoma haematobium and Schistosoma bovis parasites: From mating interactions to differential gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Reguera-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mulero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (5), pp.e0009363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Infection of the Biomphalaria glabrata Vector Snail by Schistosoma mansoni Parasites Drives Snail Microbiota Dysbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lokmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (5), pp.1084. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms9051084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverging patterns of introgression from Schistosoma bovis across S. haematobium African lineages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The Pacific Oyster Mortality Syndrome, a polymicrobial and multifactorial disease: state of knowledge and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzόn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009313⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.630343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.630343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176500v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malacological survey in a bottle of water: a comparative study between manual sampling and environmental DNA metabarcoding approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Diverging patterns of introgression from Schistosoma bovis across S. haematobium African lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01428⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.e1009313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106124v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separate the wheat from the chaff: genomic scan for local adaptation in the red coral &amp;lt;i&amp;gt;Corallium rubrum&amp;lt;/i&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+                <w:t xml:space="preserve">Malacological survey in a bottle of water: a comparative study between manual sampling and environmental DNA metabarcoding approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mulero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Loisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Brener</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Toulza</w:t>
+                <w:t xml:space="preserve">Meryl Zimmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.12⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.e01428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454660v2</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and genomic characterisation of the Schistosoma hybrid infecting humans in Europe reveals admixture between Schistosoma haematobium and Schistosoma bovis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+                <w:t xml:space="preserve">Separate the wheat from the chaff: genomic scan for local adaptation in the red coral &amp;lt;i&amp;gt;Corallium rubrum&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Tracey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nancy Holroyd</w:t>
+                <w:t xml:space="preserve">E. Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010062⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508340v2</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454660v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oyster hemolymph is a complex and dynamic ecosystem hosting bacteria, protists and viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological and genomic characterisation of the Schistosoma hybrid infecting humans in Europe reveals admixture between Schistosoma haematobium and Schistosoma bovis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tracey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dupont</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Petton</w:t>
+                <w:t xml:space="preserve">Nancy Holroyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-020-00032-w⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (12), pp.e0010062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563300v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling protist diversity associated with the Pacific oyster Crassostrea gigas using blocking and excluding primers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve R Toulza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20, pp.193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12866-020-01860-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota Composition and Evenness Predict Survival Rate of Oysters Confronted to Pacific Oyster Mortality Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schistosomiasis vector snails and their microbiota display a phylosymbiosis pattern</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+                <w:t xml:space="preserve">Oyster hemolymph is a complex and dynamic ecosystem hosting bacteria, protists and viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lokmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Galinier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Duval</w:t>
+                <w:t xml:space="preserve">E. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.03092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42523-020-00032-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440210v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo transcriptome assembly for Tracheliastes polycolpus, an invasive ectoparasite of freshwater fish in western Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
+                <w:t xml:space="preserve">Schistosomiasis vector snails and their microbiota display a phylosymbiosis pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Loot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clémence Genthon</w:t>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2018.12.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.03092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169680v1</w:t>
+                <w:t xml:space="preserve">hal-02440210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial iron metabolism as revealed by gene expression profiles in contrasted Southern Ocean regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De novo transcriptome assembly for Tracheliastes polycolpus, an invasive ectoparasite of freshwater fish in western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavla Debeljak</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14621⟩</w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, pp.58-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02381765v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of Vibrio infections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial iron metabolism as revealed by gene expression profiles in contrasted Southern Ocean regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavla Debeljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Beier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Rubio</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1905747116⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (7), pp.2360-2374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163271v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal regime and host clade, rather than geography, drive Symbiodinium and bacterial assemblages in the scleractinian coral Pocillopora damicornis sensu lato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of Vibrio infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Brener-Raffalli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Bonhomme</w:t>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0423-6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (28), pp.14238-14247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1905747116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729372v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protists Within Corals: The Hidden Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.2043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parent-of-Origin Dependent Gene Expression in Male and Female Schistosome Parasites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Thermal regime and host clade, rather than geography, drive Symbiodinium and bacterial assemblages in the scleractinian coral Pocillopora damicornis sensu lato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Brener-Raffalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Cosseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Boissier</w:t>
+                <w:t xml:space="preserve">François Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy037⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0423-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729365v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Parent-of-Origin Dependent Gene Expression in Male and Female Schistosome Parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion A.L. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Cosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 10 (3), pp.840-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898110v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Schistosomiasis in Europe: A need to quantify the risks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (8), pp.600-609. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2017.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598398v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a genetic sex determination in Cnidaria, the Mediterranean red coral (Corallium rubrum)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+                <w:t xml:space="preserve">Emerging Schistosomiasis in Europe: A need to quantify the risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.160880⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (8), pp.600-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480527v1</w:t>
+                <w:t xml:space="preserve">hal-01598398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genome Wide Comparison to Identify Markers to Differentiate the Sex of Larval Stages of Schistosoma haematobium, Schistosoma bovis and their Respective Hybrids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+                <w:t xml:space="preserve">Evidence for a genetic sex determination in Cnidaria, the Mediterranean red coral (Corallium rubrum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Oleaga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Félicité Djuikwo-Teukeng</w:t>
+                <w:t xml:space="preserve">Kelly Brener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005138⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.160880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.160880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405665v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreak of urogenital schistosomiasis in Corsica (France): an epidemiological case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">A Genome Wide Comparison to Identify Markers to Differentiate the Sex of Larval Stages of Schistosoma haematobium, Schistosoma bovis and their Respective Hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Oleaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tine Huyse</w:t>
+                <w:t xml:space="preserve">Félicité Djuikwo-Teukeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)00175-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (11), pp.e0005138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364002v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-biased transcriptome of Schistosoma mansoni: host-parasite interaction, genetic determinants and epigenetic regulators are associated with sexual differentiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Outbreak of urogenital schistosomiasis in Corsica (France): an epidemiological case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. L. Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David R Roquis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+                <w:t xml:space="preserve">Tine Huyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004930.s010⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (8), pp.971-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)00175-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387886v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements globaux et infections parasitaires à mollusques vecteurs. Un schistosome hybride atteint l’Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Sex-biased transcriptome of Schistosoma mansoni: host-parasite interaction, genetic determinants and epigenetic regulators are associated with sexual differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion A.L. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R Roquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Fillaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (11), pp.962-964. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (9), pp.e0004930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20153111008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004930.s010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259813v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of quorum sensing autoinducer synthases in the Global Ocean Sampling metagenomic database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Doberva</w:t>
+                <w:t xml:space="preserve">Changements globaux et infections parasitaires à mollusques vecteurs. Un schistosome hybride atteint l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sanchez-Ferandin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Judith Fillaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01734⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (11), pp.962-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20153111008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141144v1</w:t>
+                <w:t xml:space="preserve">hal-01259813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The roles of DMRT (Double sex/Male-abnormal-3 Related Transcription factor) genes in sex determination and differentiation mechanisms: ubiquity and diversity across the animal kingdom</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Cosseau</w:t>
+                <w:t xml:space="preserve">Diversity of quorum sensing autoinducer synthases in the Global Ocean Sampling metagenomic database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Doberva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sanchez-Ferandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 338 (7), pp.451-462. </w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74 (2), pp.107-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2015.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/ame01734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163079v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Bacterial Pathogen of Biomphalaria glabrata: A Potential Weapon for Schistosomiasis Control?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">The roles of DMRT (Double sex/Male-abnormal-3 Related Transcription factor) genes in sex determination and differentiation mechanisms: ubiquity and diversity across the animal kingdom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion A.L. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Cosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003489.s002⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 338 (7), pp.451-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2015.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162649v1</w:t>
+                <w:t xml:space="preserve">hal-01163079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private Selective Sweeps Identified from Next-Generation Pool-Sequencing Reveal Convergent Pathways under Selection in Two Inbred Schistosoma mansoni Strains.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A Novel Bacterial Pathogen of Biomphalaria glabrata: A Potential Weapon for Schistosomiasis Control?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Roquis</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 7 (12), pp.e2591. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002591⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.e0003489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003489.s002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938922v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Codon Usage In The Smallest Photosynthetic Eukaryotes And Their Giant Viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Private Selective Sweeps Identified from Next-Generation Pool-Sequencing Reveal Convergent Pathways under Selection in Two Inbred Schistosoma mansoni Strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie a J Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Michely</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Cognat</w:t>
+                <w:t xml:space="preserve">David Roquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evt053⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (12), pp.e2591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823210v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Global Ocean Sampling (GOS) Project for Trends in Iron Uptake by Surface Ocean Microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Evolution of Codon Usage In The Smallest Photosynthetic Eukaryotes And Their Giant Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Subirana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Uwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030931⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (5), pp.848-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evt053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207284v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomes of the picoalga Bathycoccus from the Chile coastal upwelling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Global Ocean Sampling (GOS) Project for Trends in Iron Uptake by Surface Ocean Microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Vaulot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (6), pp.e39648. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039648⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e30931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848707v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and evolutionary genomics of microbial algae: power and challenges of metagenomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Metagenomes of the picoalga Bathycoccus from the Chile coastal upwelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo de La Iglesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Blanc-Mathieu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/b978-0-12-391499-6.00010-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e39648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00823691v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green evolution and dynamic adaptations revealed by genomes of the marine picoeukaryotes Micromonas.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental and evolutionary genomics of microbial algae: power and challenges of metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Blanc-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gourbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Z Worden</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Piganeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1167222⟩</w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.383-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-12-391499-6.00010-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693449v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00823691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Green evolution and dynamic adaptations revealed by genomes of the marine picoeukaryotes Micromonas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Z Worden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Hyeok Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda P Simmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 324 (5924), pp.268-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1167222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Large-scale identification of human genes implicated in epidermal barrier function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mattiuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mf Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8, pp.67-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8596,4064 +8730,4064 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering molecular mechanisms underlying age-dependent responses to POMs in Pacific oyster (Magallana gigas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Romatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIMAR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoonotic schistosomiasis in southern Benin : How to assess the contribution of animals to human transmission using a One Health approach ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris A.E.S. Savassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas R Etougbétché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mahaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Scientifique Régional « One Health »: recherche synergique pour la santé, l’alimentation et la nutrition en Afrique de l’Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Abomey-Calavi, Oct 2025, Cotonou, Benin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(KEYNOTE LECTURER) De l’hôte à l’holobionte, le rôle du microbiote dans l’adaptabilité d’invertébrés aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque de l’Association Francophone d’Écologie Microbienne (AFEM12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone d’Écologie Microbienne (AFEM); UMR Agroécologie; Fondation Evertéa, Nov 2025, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic plasticity in schistosome worms after host shift and adaptive introgression can contribute to their zoonotic potential (INVITED SPEAKER)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université Leuven "Meet the jury seminar"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Leuven, Nov 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de l'anoxie et des mortalités d'huîtres sur la structure des communautés phytoplanctoniques : approche par metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolane Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHYTOBS-Network Workshop 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFREMER-CELIMER, Oct 2023, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-oxidation: a promising solution for the biosecurity of aquaculture waters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+                <w:t xml:space="preserve">GENETIQUE HUMAINE ET MORBIDITE DANS LES INFECTIONS A S. HAEMATOBIUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris A E Sègnito SAVASSI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nélia Luviano Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samoussou-Dine K Mahaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelili Biaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2023 AQUAEAS2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Congrès délocalisé DE LA SOCIETE FRANÇAISE DE PARASITOLOGIE ET DE LA SOCIETE FRANÇAISE de MYCOLOGIE MEDICALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marrachech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884347v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENETIQUE HUMAINE ET MORBIDITE DANS LES INFECTIONS A S. HAEMATOBIUM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moudachirou Ibikounlé</w:t>
+                <w:t xml:space="preserve">Photo-oxidation: a promising solution for the biosecurity of aquaculture waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès délocalisé DE LA SOCIETE FRANÇAISE DE PARASITOLOGIE ET DE LA SOCIETE FRANÇAISE de MYCOLOGIE MEDICALE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Marrachech, Maroc</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2023 AQUAEAS2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693154v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique humaine et morbidité dans les infections à Schistosoma haematobium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris A.E.S. Savassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelia Luviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D.K. Mahaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Biaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ibinkounlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès délocalisé des Sociétés françaises de parasitologie et de mycologie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de parasitologie; Société française de mycologie médicale, May 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontloading of stress response genes enhances robustness to environmental change in chimeric corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Harscouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dor Shefy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum du Labex TULIP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex TULIP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étude des interactions fonctionnelles au sein de l'holobionte par dual-RNAseq : apports et défis méthodologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence humaine et environnementale sur l’émergence et la dynamique des pathogènes en milieu marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'animation scientifique RNA-seq</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, plateforme de génomique GO@L; plateforme de bioinformatique BIBILLE, Jun 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">InfectioTron – Journée d’animation du CNRS INEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS INEE, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990829v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">Marine invertebrates in a One Health context. Human and environmental drivers of diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Labex TULIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex TULIP, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISME 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS INEE - International Symposium on Microbial Ecology, Aug 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886617v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence humaine et environnementale sur l’émergence et la dynamique des pathogènes en milieu marin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+                <w:t xml:space="preserve">Protective effect of bacteria isolated from the natural microbiota of the Pacific oyster Crassostrea gigas against OsHV-1 µvar and Vibrio aestuarianus infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dégremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InfectioTron – Journée d’animation du CNRS INEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS INEE, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Joint Meeting ISS 10 &amp; Holobionts 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Symbiosis; Holobionts Conference, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991115v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of bacteria isolated from the natural microbiota of the Pacific oyster Crassostrea gigas against OsHV-1 µvar and Vibrio aestuarianus infections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Morga</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting ISS 10 &amp; Holobionts 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Symbiosis; Holobionts Conference, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Genomics in Aquaculture GIA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971568v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine invertebrates in a One Health context. Human and environmental drivers of diseases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'étude des interactions fonctionnelles au sein de l'holobionte par dual-RNAseq : apports et défis méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS INEE - International Symposium on Microbial Ecology, Aug 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée d'animation scientifique RNA-seq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, plateforme de génomique GO@L; plateforme de bioinformatique BIBILLE, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991131v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Genomics in Aquaculture GIA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Forum Labex TULIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex TULIP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886439v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water cumulative sampling study in the Salses-Leucate lagoon (66)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des doctorants de l'Université de Perpignan UPVDoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association UPVDoc, Nov 2022, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobiOccitanie 3e rencontre des laboratoires de microbiologie de la région Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des laboratoires de microbiologie de la région Occitanie, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de la MICroflore naturelle de l’huître Crassostrea gigas pour le développement de PROBIOtiques appliquée à la conchyliculture (ProBioMic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Solution Fondées sur la Nature du labex Cemeb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex Cemeb, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota induced epigenetic memory shapes Crassostrea gigas for a lifelong and intergenerational immune protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comarmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR3E/REACTION Epigénétique en Ecologie, Evolution, Agronomie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR3E : "Epigénétique en Ecologie et Evolution »; REacTION : "Réseau d'échange sur les mécanismes Épigénétiques, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics of parasite flatworms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Buddenborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Holroyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th Annual Meeting of the American Society of Tropical Medicine and Hygiene ASTMH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society of Tropical Medicine and Hygiene, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota structure and dynamics in planorbid snails, vector of the human parasite Schistosoma spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIMAR 2020 Epigenetics in Marine biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracking the code of pacific oyster mortality syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comarmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élimination des hémocytes détermine le succès parasitaire des Vibrio pathogènes de l’huitre Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoliang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracking the code of Pacific oyster mortality syndrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aqua 2018 14th International Symposium on Aquaculture Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to strain your oyster? A story of immune shaping and priming in the pacific oyster, Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aqua 2018 14th International Symposium on Aquaculture Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems biology approach linking genetic, epigenetic, cytoplasmic and holobiont inheritance to understand rapid adaptation of parasitic flatworms (Schistosoma sp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Annual Meeting of the American Society of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Baltimore, United States. pp.183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative approach to decipher the summer mortality syndrome affecting Pacific oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immuninv 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative approach to decipher the mortality syndrome affecting juvenile Pacific oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve R Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Holobionts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent bleaching inducing thermotolerance increases: a dive into the holobiont adaptability through (meta)genomic and epigenomic mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David R Roquis</w:t>
+                <w:t xml:space="preserve">Coral plasticity and holobiont dynamics under thermal stress: intrapopulational, interpopulational and interspecific variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Brener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Romans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Coral Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. pp.357</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965822v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral plasticity and holobiont dynamics under thermal stress: intrapopulational, interpopulational and interspecific variability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Romans</w:t>
+                <w:t xml:space="preserve">Recurrent bleaching inducing thermotolerance increases: a dive into the holobiont adaptability through (meta)genomic and epigenomic mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve R Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R Roquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Coral Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. pp.38-39</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. pp.357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965848v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coral chimeras: when a loose of transcriptomic plasticity increase robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Harscouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dor Shefy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Coral Reef Symposium (14th ICRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bremen (GERMANY), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The puzzle of cnidarians adaptation: an integrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Congress of the European Society for Evolutionary Biology ESEB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lisbonne, Portugal. pp.1330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12663,2529 +12797,2529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic plasticity in schistosome worms after host shift and adaptive introgression can contribute to their zoonotic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelia Luviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion A.L. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite evolution and impact in action: assessing the importance of hybrid schistosomes in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Londres, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(POSTER) Abundance of Ampicillin-resistant Vibrio in European marine costal systems used for oyster culture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Goudenège</w:t>
+                <w:t xml:space="preserve">Epigenetic biomarkers of thermotolerance: a pathway for coral conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bonito Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Rodolfo-Metalpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'Ete ExposUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">EPIMAR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Barcelone, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338536v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic biomarkers of thermotolerance: a pathway for coral conservation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+                <w:t xml:space="preserve">(POSTER) Abundance of Ampicillin-resistant Vibrio in European marine costal systems used for oyster culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Reggiardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIMAR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Barcelone, Spain. </w:t>
+              <w:t xml:space="preserve">Ecole d'Ete ExposUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122979v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study : Copper stress biomarkers research on a model plant, false yellowhead (Dittrichia viscosa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOSolutions 2025 1er congrès international sur les BioSolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Perpignan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epi-biomarkers of coral exposure to sunscreen Pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Romatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIMAR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Barcelone, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of chemical and biological methods required for the application of an advanced multi-omics approach to lagoon sediment microbiome profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mejait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fildier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected associated bacteria with Crassostrea gigas juveniles during mortality events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rieuvilleneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Poitiers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected associated bacteria with Crassostrea gigas juveniles during mortality events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rieuvilleneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Roques</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAFP2023 (European Association of Fish and Shellfish Pathologists)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Aberdeen, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is microbiota composition correlated to changes of permissiveness in Pacific oyster mortality syndrome?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Protective effect of bacteria isolated from the natural microbiota of the Pacific oyster Crassostrea gigas against OsHV-1 µvar and Vibrio aestuarianus infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dégremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international symposium on genomics in aquaculture GIA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Granada, Spain. </w:t>
+              <w:t xml:space="preserve">, May 2022, Grenade, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971442v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of bacteria isolated from the natural microbiota of the Pacific oyster Crassostrea gigas against OsHV-1 µvar and Vibrio aestuarianus infections</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Is microbiota composition correlated to changes of permissiveness in Pacific oyster mortality syndrome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Kunzelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Boismorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international symposium on genomics in aquaculture GIA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Grenade, Spain. </w:t>
+              <w:t xml:space="preserve">, May 2022, Granada, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971532v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective effect of bacteria isolated from the natural microbiota of the Pacific oyster Crassostrea gigas against OsHV-1 µvar and Vibrio aestuarianus infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobiOccitanie 2022, 3e rencontre des laboratoires de microbiologie de la région Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Make visible the invisible: Optimised development of an environmental DNA metabarcoding tool to characterise trematode parasitic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mulero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Doberva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Agronomical Genomics 2021 Symposium EAGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killing or Cheating: two strategies to colonize an oyster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No pre-zygotic isolation mechanisms between Schistosoma haematobium and Schistosoma bovis parasites: from mating interactions to differential gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Reguera-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mulero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Multicolloquium of Parasitology EMOP2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Belgrade (on line), Serbia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota characterization in planorbids snail, vector of bilharziosis agent, Schistosoma spp</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+                <w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of vibrio infections in oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 2019 Congrès de Microbiologie en Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">Conférences Jaques Monod CJM3-2019 : Immunologie intégrative des insectes : contrôle des infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Roscoff, France. , 116, pp.14238 - 14247, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890829v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of vibrio infections in oysters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xing Luo</w:t>
+                <w:t xml:space="preserve">Microbiota characterization in planorbids snail, vector of bilharziosis agent, Schistosoma spp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Jaques Monod CJM3-2019 : Immunologie intégrative des insectes : contrôle des infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Roscoff, France. , 116, pp.14238 - 14247, 2019</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 2019 Congrès de Microbiologie en Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891592v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comarmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic and genetic mechanisms of trained adaptation to global warming in corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve R Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLUTION 2018 - 2nd Joint Congress on Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l’holobionte corallien et plasticité transcriptomique : variabilité interspécifique, interpopulationnelle et interindividuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Brener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de doctoriales Aragoyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Banyuls sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paenibacillus, a novel pathogen of Biomphalaria glabrata, an intermediate host for schistosomiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ImmunInv 2014 (Colloque Immunité des Invertébrés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15195,336 +15329,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loutre face à la sécheresse : une sentinelle des écosystèmes aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une perspective pour lutter contre les maladies infectieuses des huîtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huîtres et algues : partenaires pour le meilleur et pour le pire dans un océan en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyne M.A. Dugény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.176322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15534,991 +15668,991 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Omics Reprogramming Drives a Counterintuitive Reversal of Disease Susceptibility During Ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Romatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrio are a potential source of novel colistin-resistance genes in European coastal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Boulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Broquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl B Andree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the dynamics of past coral endosymbiotic algae communities using coral ancient DNA ( cora DNA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rey</w:t>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dissard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Thomas Guinebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guinebert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Saccas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the bottom-up and top-down control of a worldwide chestnut tree pest invader through integrative ecological genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics of Pocillopora corals: insights from RAD-sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A core of functionally complementary bacteria colonizes oysters in Pacific Oyster Mortality Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shogofa Mortaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome sequencing and morphological analysis of the human-infecting schistosome emerging in Europe reveals a complex admixture between Schistosoma haematobium and Schistosoma bovis parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kincaid Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tracey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Bulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Holroyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection of the Biomphalaria glabrata vector snail by Schistosoma mansoni parasites drives snail microbiota dysbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lokmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lokmer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId436"/>
+      <w:footerReference w:type="default" r:id="rId442"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16586,51 +16720,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F04EE74"/>
+    <w:nsid w:val="D3506E1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16817,51 +16951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-toulza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2049-2279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112416543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9919-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris S&#232;gnito A.E. Savassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samoussou-Dine K Mahaman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#232;lili Biaou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudachirou Ibikounl&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2026013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469047v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A.L. Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0534" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Savassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0522" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338576v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Duperret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kunselman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04988485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guinebert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-025-02621-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901661v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stavrakakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Eichendorff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Carcassonne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742949" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Duperret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114333" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04683621v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mejait" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14080454" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12893" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639136v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012267" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04813579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degr&#233;mont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76096-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140565" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562390v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae152" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxsust.2023.100003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107637v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogofa Mortaza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00246-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373549v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16639" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013020v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16901" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738334v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Harscouet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dor Shefy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01371-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00165-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239787v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener-Raffalli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.79" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635473v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01280-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609540v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mulero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.273" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609497v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyne Dugeny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13662" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128446v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#972;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.630343" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-Gomez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009363" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051084" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176500v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009313" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Zimmerman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01428" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454660v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508340v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tracey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Holroyd" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010062" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563300v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lokmer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00032-w" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914979v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01860-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551728v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00311" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440210v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03092" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169680v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2018.12.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381765v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Debeljak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Beier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14621" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163271v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rubio" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1905747116" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener-Raffalli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0423-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887637v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brunet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02043" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729365v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Boissier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy037" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598398v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2017.04.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480527v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160880" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405665v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oleaga" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233; Djuikwo-Teukeng" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005138" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364002v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Webster" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Huyse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)00175-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01387886v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Roquis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004930.s010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259813v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fillaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153111008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141144v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01734" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163079v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.04.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162649v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003489.s002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938922v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002591" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823210v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michely" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Subirana" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uwe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cognat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt053" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207284v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030931" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848707v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de La Iglesia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039648" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823691v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-391499-6.00010-4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693449v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyeok Lee" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda P Simmons" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1167222" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306571v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mattiuzzo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Galliano" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jonca" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090438v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467445v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A.E.S. Savassi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahaman" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467470v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894205v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884588v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Giraud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884347v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693154v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A E S&#232;gnito SAVASSI" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelili Biaou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885272v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.K. Mahaman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biaou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibinkounl&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969974v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990829v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886617v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991115v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971568v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991131v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886439v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976624v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886721v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886706v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888190v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comarmond" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889103v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Buddenborg" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanders" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holroyd" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890528v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889202v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890548v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890464v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965651v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132820v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cosseau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965822v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965848v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965148v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965877v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939728v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338536v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reggiardo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122979v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buso" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonito Oliva" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280298v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemoine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090418v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pillot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768686v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejait" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fildier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giroud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniele" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiest" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885370v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rieuvilleneuve" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884555v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971442v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kunzelman" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boismorand" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971532v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976718v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888136v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887795v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-G&#243;mez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890829v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891592v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736036v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969153v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134460v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loubet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134490v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052177v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894733v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886352v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyne M.A. Dug&#233;ny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536451v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Courtay" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650192v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906547v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Zitoun" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374944v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054359v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134801v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid Smith" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134818v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eve-toulza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2049-2279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112416543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9919-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A.L. Picard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0534" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyne Dug&#233;ny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2026.108043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris S&#232;gnito A.E. Savassi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samoussou-Dine K Mahaman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#232;lili Biaou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudachirou Ibikounl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2026013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70318" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Savassi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04988485v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guinebert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-025-02621-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Duperret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kunselman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stavrakakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Eichendorff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Carcassonne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742949" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Duperret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114333" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04813579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degr&#233;mont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76096-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012267" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04683621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mejait" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14080454" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12893" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae152" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140565" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxsust.2023.100003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107637v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogofa Mortaza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00246-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16639" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013020v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16901" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738334v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Harscouet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dor Shefy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01371-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00165-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener-Raffalli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.79" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635473v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01280-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609540v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mulero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.273" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609497v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyne Dugeny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13662" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255515v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-Gomez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009363" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315096v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lokmer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051084" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128446v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#972;n" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.630343" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176500v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009313" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106124v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Zimmerman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01428" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454660v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.12" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508340v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tracey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Holroyd" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010062" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914979v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01860-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551728v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00311" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lokmer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00032-w" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440210v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03092" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169680v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2018.12.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381765v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Debeljak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Beier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14621" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163271v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rubio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1905747116" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887637v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brunet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepage" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02043" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729372v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener-Raffalli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0423-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729365v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Boissier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy037" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598398v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2017.04.009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480527v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160880" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405665v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oleaga" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233; Djuikwo-Teukeng" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005138" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364002v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Webster" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Huyse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)00175-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01387886v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Roquis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004930.s010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259813v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fillaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153111008" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141144v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01734" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163079v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.04.010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162649v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003489.s002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938922v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002591" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823210v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michely" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Subirana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uwe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cognat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt053" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207284v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030931" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848707v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de La Iglesia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039648" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823691v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-391499-6.00010-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693449v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyeok Lee" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda P Simmons" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1167222" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306571v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mattiuzzo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Galliano" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jonca" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090438v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467445v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A.E.S. Savassi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahaman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467470v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894205v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884588v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Giraud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693154v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A E S&#232;gnito SAVASSI" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelili Biaou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884347v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885272v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.K. Mahaman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biaou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibinkounl&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969974v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991115v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991131v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971568v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886439v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990829v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886617v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976624v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886721v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886706v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888190v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comarmond" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889103v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Buddenborg" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanders" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holroyd" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890528v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889202v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890548v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890464v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965651v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132820v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cosseau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965848v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965822v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965148v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965877v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939728v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122979v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buso" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonito Oliva" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338536v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reggiardo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280298v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemoine" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090418v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pillot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768686v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejait" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fildier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giroud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniele" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiest" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885370v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousson" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rieuvilleneuve" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884555v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971532v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971442v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kunzelman" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boismorand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976718v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888136v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887795v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-G&#243;mez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891592v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890829v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736036v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969153v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134460v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loubet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134490v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052177v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894733v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886352v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyne M.A. Dug&#233;ny" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536451v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Courtay" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650192v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906547v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Zitoun" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374944v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054359v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134801v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid Smith" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134818v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>