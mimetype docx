--- v0 (2026-03-30)
+++ v1 (2026-05-08)
@@ -678,360 +678,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être éco-délégué : la construction d’une identité éco-citoyenne, d’un pouvoir d’agir par l’expérience ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la recherche à la médiation : une vision bilatérale de partages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montéco-Dubourg Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnet Melissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Glomeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles - Édition 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science &amp; You</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525053v1</w:t>
+                <w:t xml:space="preserve">hal-03609012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales et pratiques enseignantes pour changer les comportements des élèves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Être éco-délégué : la construction d’une identité éco-citoyenne, d’un pouvoir d’agir par l’expérience ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandarine Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Glomeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème congrès interdisciplinaire ARPEnv : Défis environnementaux d'aujourd'hui et de demain. Mieux comprendre pour accompagner le changement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles - Édition 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.2725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565069v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la recherche à la médiation : une vision bilatérale de partages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bonnet Melissa</w:t>
+                <w:t xml:space="preserve">Représentations sociales et pratiques enseignantes pour changer les comportements des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguin Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glomeron Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandarine Hugon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; You</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Metz, France</w:t>
+              <w:t xml:space="preserve">7ème congrès interdisciplinaire ARPEnv : Défis environnementaux d'aujourd'hui et de demain. Mieux comprendre pour accompagner le changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609012v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labellisation E3D et ODD : étude exploratoire dans le Loiret</w:t>
               </w:r>
@@ -1136,260 +1136,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner les pratiques enseignantes pour contribuer à a citoyenneté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’éducation au développement durable et la labellisation E3D (École ou Établissement en Démarche globale de Développement Durable) : effets et enjeux des contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Glomeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes AREF, Bordeaux 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les pratiques enseignantes à l’épreuve des contextes : Apprentissage, professionnalisation, adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Équipe de Recherche sur les Contextes et Acteurs de l’éducation (EA 7493), Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580665v1</w:t>
+                <w:t xml:space="preserve">hal-03263435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation au développement durable et la labellisation E3D (École ou Établissement en Démarche globale de Développement Durable) : effets et enjeux des contextes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Badier</w:t>
+                <w:t xml:space="preserve">Questionner les pratiques enseignantes pour contribuer à a citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandarine Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Glomeron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les pratiques enseignantes à l’épreuve des contextes : Apprentissage, professionnalisation, adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Équipe de Recherche sur les Contextes et Acteurs de l’éducation (EA 7493), Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Actes AREF, Bordeaux 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263435v1</w:t>
+                <w:t xml:space="preserve">hal-03580665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2171,51 +2171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandarine Hugon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524995v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugon Mandarine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguin Fran&#231;oise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois Evelyne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glomeron Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524945v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Glomeron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maguin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.041.0069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008624626399" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F4DC2F36E32F00E7AEE32FA66A9825D97EE0573/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2725" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565069v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Olivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mont&#233;co-Dubourg C&#233;line" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Melissa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Badier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580665v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03263435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04967826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fondeville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Glom&#233;ron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Djavadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Marmouyet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.g6y5kmkh3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zwang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandarine Hugon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524995v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugon Mandarine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguin Fran&#231;oise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois Evelyne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glomeron Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524945v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Glomeron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maguin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.041.0069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008624626399" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F4DC2F36E32F00E7AEE32FA66A9825D97EE0573/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mont&#233;co-Dubourg C&#233;line" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Melissa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2725" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Badier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03263435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04967826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fondeville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Glom&#233;ron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Djavadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Marmouyet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.g6y5kmkh3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>