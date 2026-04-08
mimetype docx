--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evelyne Bouteyre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evelyne-bouteyre-verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4902-7637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076957691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAM-9785-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual exploitation of minors: risk factors and perspectives for socio-educational support: Developments based on the situation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Work Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.31-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental and co-parental representations among former foster children: Comparing those with and without children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Samel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elly Bungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Protection and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.100136. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chipro.2025.100136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study of the separation-individuation process in an identical twin following the onset of schizophrenia in a sibling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.190. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44192-025-00303-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la projection vers l’avenir de jumeaux ayant vécu la maladie et le deuil de leur double à l’aide du dessin d’une personne cueillant une pomme sur un arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Plouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouteyre-Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (2), pp.110-118. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2025.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coparenting experience of parents involved in supervised access: A systematic review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Samel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Protection and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.100097. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chipro.2025.100097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience of parenthood after placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children and Youth Services Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 169, pp.108111. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.childyouth.2024.108111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117611v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's Physical Proximity to Interparental Conflict: Resilient Process and Retrospective Perceptions of Parent-Child Relationships Bouteyre, E., Duval, P., & Piétri, M. (2023). Children's Physical Proximity to Interparental Conflict: Resilient Process and Retrospective Perceptions of Parent-Child Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence Against Women</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10778012231155175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's Physical Proximity to Interparental Conflict: Resilient Process and Retrospective Perceptions of Parent-Child Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence Against Women</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10778012231155175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation sexuelle des mineurs et traumatisme : revue narrative de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (6), pp.327-335. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2022.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childlessness among adopted women: A study of the role of attachment through Bird’s Nest Drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onsua Halidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adoption and Fostering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (1), pp.41-59. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03085759221081350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoptees’ Partners’ Conjugal and Coparental Experiences and Their Attitudes Towards Adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Azabant-Bonavita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marriage and Family Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (6), pp.560-586. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01494929.2022.2056933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surcharge parentale émotionnelle dans le cadre du handicap chronique de l’enfant : une évaluation à créer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraste - Enfance et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Surcharge, répit et guidance, 56, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological profiles of adoptees’ partners and their representations of the marital relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adoption and Fostering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2), pp.134-150. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03085759221092485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refusal Versus Massive Investment: Qualitative Study of Parenthood Among Adopted Adults in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onsua Halidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Personal Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.026540752110282. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02654075211028288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoptees' Romantic Relationships: Comparison with Nonadoptees, Psychological Predictors and Long-term Implications of the Adoption Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adoption Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoptees’ Romantic Relationships: Comparison with Nonadoptees, Psychological Predictors and Long-Term Implications of the Adoption Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adoption Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.251-276. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10926755.2021.1884154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refusal versus massive investment: Qualitative study of parenthood among adopted adults in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onsua Halidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Personal Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02654075211028288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of adoptees’ and nonadoptees’ experience of parenthood and mediating role of dyadic coping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Personal Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0265407520962578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout académique en doctorat. Validation d’une échelle de burnout adaptée aux étudiants francophones en doctorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178 (5), pp.517-524. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2019.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Differences Between Sibling Relationships in Schizophrenia and Nonclinical Sibling Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of relationships among French adult siblings with or without schizophrenia using the ASRQ-S: mediating effect on emotional distress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.122. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12888-020-02510-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Return-to-work support in cancer patients: Which methodology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posttraumatic Stress Disorder Mediated by Exposure Level in French Civil Firefighters Following a Terrorist Attack: Some Hypotheses towards a Structural Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Wolman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Stève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Samor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout in university students: the mediating role of sense of coherence on the relationship between daily hassles and burnout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilios Kotsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10734-018-0332-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-help groups and incest trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anaïs Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.053331641986595. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0533316419865952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of perceived parent child relations on adjustment of young women exposed to mutual intimate partner violence during childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aggression and Violent Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.274-281. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.avb.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of Emotional Intelligence in Resilience and Coping in Mothers of Autistic Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bréjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (11), pp.4646-4657. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-019-04177-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Preventing the Social Reintegration of Homeless Persons: A Comparison Between Residents of Long-Stay Hostels and Individuals Living on the Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rezrazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Work in Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (2), pp.237-252. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15332985.2018.1547243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’un traumatisme lors de l’annonce diagnostique en oncologie : représentation subjective de l’annonce diagnostique par le dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.198-209. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2018-0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving up work after cancer: An exploratory qualitative study of three clinical cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.105-115. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-182712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la résilience familiale: l’exemple des familles confrontées à un cancer pédiatrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/3 (79-80), pp.199-214. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.079.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thème maintien dans l'emploi Evaluation d'une consultation pluridisciplinaire d'aide au retour au travail après cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (3), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de vulnérabilité et résilience face à la reprise du travail après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F F Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rollin¹</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.386 - 387. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTUDE EXPLORATOIRE DE QUATRE TÉMOIGNAGES PUBLIÉS EN LIGNE SUR UN FORUM INTERNET PAR DES FILLES D'ÂGE ADULTE DE MÈRES ATTEINTES DE SCHIZOPHRÉNIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rezrazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (2), pp.195-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01172510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarités et singularités des pathologies chroniques et de quelques dispositifs d'aide au retour ou au maintien dans l'emploi des malades chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Delsemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.115-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support groups for sisters and brothers of children with intellectual and developmental disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Child Development and Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 182 (2), pp.249-261. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03004430.2011.553679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience académique des étudiants d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances Majuscules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 112,, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Groupes fratries » d'enfants ayant un frère ou une sœur handicapé : leurs indications et leurs effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de la Déficience Intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.32-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir parent après un placement dans l’enfance et/ou l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parentalités et protection de l'enfance, entre croisement et opposition - 44èmes Assises Nationales du Carrefour National de l'Action Educative en Milieu Ouvert (CNAEMO) -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAEMO, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu psychologique de la coparentalité en espace de rencontre parent-enfant : revue systématique de la littérature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Samel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Séparation parentale, recomposition familiale " Colloque international multidisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Études Démographiques (INED), Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le doctorat : du burnout à la résilience. Résultats préliminaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzan Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès mondial sur la résilience. Résilience et culture, culture de la résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frères et sœurs de patients souffrant de schizophrénie : niveau de qualité de vie et ses déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Congrès de la Société Française de Psychologie / Liens et interactions, bien être et vulnérabilité : questions actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Sep 2016, PARIS, France. pp.P210-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aidants oubliés : frères ou sœurs d’une personne souffrant de schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Assises internationales de la recherche sur l’aidance et 7e Journée de l’aide psychosociale à l'aidant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult Attachment Narratives of Formerly Fostered Childless Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Attachment Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Vulnerability and Resilience: Study of Adult Adoptees' Parenthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium RESILIO. Which definition and evaluation strategies for resilience ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du parcours d'adoption sur la parentalité des adultes adoptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'attachement aujourd'hui, parentalité et accueil du jeune enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Life line, a qualitative assessment tool for resilience: its use with an incest victim From theory to practice: assessment of resilience-based intervention programs -Bucharest (Roumania) – 27 octobre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From theory to practice: assessment of resilience-based intervention programs - Bucharest (Roumania) – 27 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extract from a program promoting resilience in child welfare: working on emotional functioning as a protective factro (PF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zabern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From theory to practice: assessment of resilience-based intervention programs - Bucharest (Roumania) – 27 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mandala graphic of cancer patients: A particular way to express resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de Blasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From theory to practice: assessment of resilience-based intervention programs - Bucharest (Roumania) – 27 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience assistée en protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zabern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Résilience dans le Monde du Vivant - Congrès Euro-Méditerranéen - Marseille / 19-21 Mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de résilience dans les parcours migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irida Dinushi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubeline Vinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Mondial sur la Résilience – 22,23 et 24 août 2016 – Trois-Rivières (Québec) Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Trois-Rivères, Canada. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie thérapie favorise t-elle la résilience des femmes ayant subi une mastectomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Euro-Méditerranéen-Marseille: "La Résilience dans le Monde du Vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et vécu de la parentalité de quatre femmes adoptées ayant subi des maltraitances en tant qu'enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jourdan-Ionescu, C., Kimessoukié-Omolomo, É., Julien-Gauthier, F. et Ionescu, Serban. (2025). La résilience : concepts, processus et interventions. Livres en ligne du CRIRES. https://lnkd.in/dSfhX5t4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-921559-62-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rugby santé, un outil pour la rémission cancéreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lambaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ben Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre-Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette Jourdan-Ionescu; Etienne Kimessoukie Omolomo; Francine Julien-Gauthier; Serban Ionescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résilience : concepts, processus et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIRES, pp.240-250, 2025, 978-2-921559-62-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque et de protection, repérés à l’aide d’un outil projectif graphique, la Dame de Fay, chez une ancienne victime de violence conjugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résilience: concepts, processus et interventions sous la direction de Colette Jourdan-Ionescu, Étienne Kimessoukié-Omolomo, Francine Julien-Gauthier et Serban Ionescu, 109-119. Livres en ligne du CRIRES. https://lnkd.in/dSfhX5t4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-921559-62-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'addiction au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Varescon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les addictions comportementales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.275-309, 2022, 9782804724092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zabern, A., Bouteyre, E. (2020). Elaboration d’un programme de résilience assistée : ses effets sur les professionnels de la protection de l’enfance et les enfant accueillis. In S. Ionescu (dir.) Bâtir la résilience : manuel de pratiques professionnelles, 45-59. Paris : MJW Fédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zabern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bâtir la résilience : manuel de pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research On Protective Factors In Five Resilient Women Who Grew Up With A Parent Suffering From Bipolar Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serban Ionescu; Mihaela Tomita; Sorin Cace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second world congress on resilience : from person to society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pianoro : Médimont, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Boosting Effect Of Social Networking On Resilient Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serban Ionescu; Mihaela Tomita; Sorin Cace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second world congress on resilience : from person to society.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pianoro : Médimont, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual And Emotional Experiences Of The VESOS Foster Children Aged 6 to 12 In Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaka Kalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serban Ionescu; Mihaela Tomita; Sorin Cace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second World congress on resilience : from person to society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pianoro : Médimont, pp.261-263, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalité des adultes adoptés : une revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evelyne Bouteyre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evelyne-bouteyre-verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4902-7637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076957691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAM-9785-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual exploitation of minors: risk factors and perspectives for socio-educational support: Developments based on the situation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Work Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.31-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental and co-parental representations among former foster children: Comparing those with and without children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Samel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elly Bungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Protection and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.100136. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chipro.2025.100136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study of the separation-individuation process in an identical twin following the onset of schizophrenia in a sibling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.190. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44192-025-00303-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la projection vers l’avenir de jumeaux ayant vécu la maladie et le deuil de leur double à l’aide du dessin d’une personne cueillant une pomme sur un arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Plouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouteyre-Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (2), pp.110-118. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2025.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coparenting experience of parents involved in supervised access: A systematic review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Samel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Protection and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.100097. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chipro.2025.100097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience of parenthood after placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children and Youth Services Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 169, pp.108111. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.childyouth.2024.108111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117611v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's Physical Proximity to Interparental Conflict: Resilient Process and Retrospective Perceptions of Parent-Child Relationships Bouteyre, E., Duval, P., & Piétri, M. (2023). Children's Physical Proximity to Interparental Conflict: Resilient Process and Retrospective Perceptions of Parent-Child Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence Against Women</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10778012231155175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's Physical Proximity to Interparental Conflict: Resilient Process and Retrospective Perceptions of Parent-Child Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence Against Women</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10778012231155175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation sexuelle des mineurs et traumatisme : revue narrative de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (6), pp.327-335. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2022.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childlessness among adopted women: A study of the role of attachment through Bird’s Nest Drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onsua Halidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adoption and Fostering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (1), pp.41-59. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03085759221081350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoptees’ Partners’ Conjugal and Coparental Experiences and Their Attitudes Towards Adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Azabant-Bonavita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marriage and Family Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (6), pp.560-586. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01494929.2022.2056933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surcharge parentale émotionnelle dans le cadre du handicap chronique de l’enfant : une évaluation à créer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraste - Enfance et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Surcharge, répit et guidance, 56, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological profiles of adoptees’ partners and their representations of the marital relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adoption and Fostering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2), pp.134-150. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03085759221092485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refusal Versus Massive Investment: Qualitative Study of Parenthood Among Adopted Adults in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onsua Halidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Personal Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.026540752110282. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02654075211028288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoptees' Romantic Relationships: Comparison with Nonadoptees, Psychological Predictors and Long-term Implications of the Adoption Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adoption Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoptees’ Romantic Relationships: Comparison with Nonadoptees, Psychological Predictors and Long-Term Implications of the Adoption Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adoption Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.251-276. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10926755.2021.1884154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refusal versus massive investment: Qualitative study of parenthood among adopted adults in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onsua Halidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Personal Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02654075211028288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of adoptees’ and nonadoptees’ experience of parenthood and mediating role of dyadic coping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Personal Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0265407520962578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout académique en doctorat. Validation d’une échelle de burnout adaptée aux étudiants francophones en doctorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178 (5), pp.517-524. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2019.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Differences Between Sibling Relationships in Schizophrenia and Nonclinical Sibling Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of relationships among French adult siblings with or without schizophrenia using the ASRQ-S: mediating effect on emotional distress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.122. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12888-020-02510-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Return-to-work support in cancer patients: Which methodology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posttraumatic Stress Disorder Mediated by Exposure Level in French Civil Firefighters Following a Terrorist Attack: Some Hypotheses towards a Structural Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Wolman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Stève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Samor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout in university students: the mediating role of sense of coherence on the relationship between daily hassles and burnout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilios Kotsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10734-018-0332-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-help groups and incest trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anaïs Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.053331641986595. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0533316419865952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of perceived parent child relations on adjustment of young women exposed to mutual intimate partner violence during childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aggression and Violent Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.274-281. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.avb.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of Emotional Intelligence in Resilience and Coping in Mothers of Autistic Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bréjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (11), pp.4646-4657. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-019-04177-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Preventing the Social Reintegration of Homeless Persons: A Comparison Between Residents of Long-Stay Hostels and Individuals Living on the Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rezrazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Work in Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (2), pp.237-252. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15332985.2018.1547243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’un traumatisme lors de l’annonce diagnostique en oncologie : représentation subjective de l’annonce diagnostique par le dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.198-209. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2018-0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving up work after cancer: An exploratory qualitative study of three clinical cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.105-115. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-182712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la résilience familiale: l’exemple des familles confrontées à un cancer pédiatrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/3 (79-80), pp.199-214. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.079.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thème maintien dans l'emploi Evaluation d'une consultation pluridisciplinaire d'aide au retour au travail après cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (3), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de vulnérabilité et résilience face à la reprise du travail après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F F Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rollin¹</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.386 - 387. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTUDE EXPLORATOIRE DE QUATRE TÉMOIGNAGES PUBLIÉS EN LIGNE SUR UN FORUM INTERNET PAR DES FILLES D'ÂGE ADULTE DE MÈRES ATTEINTES DE SCHIZOPHRÉNIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rezrazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (2), pp.195-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01172510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarités et singularités des pathologies chroniques et de quelques dispositifs d'aide au retour ou au maintien dans l'emploi des malades chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Delsemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.115-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support groups for sisters and brothers of children with intellectual and developmental disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Child Development and Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 182 (2), pp.249-261. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03004430.2011.553679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience académique des étudiants d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances Majuscules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 112,, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Groupes fratries » d'enfants ayant un frère ou une sœur handicapé : leurs indications et leurs effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de la Déficience Intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.32-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir parent après un placement dans l’enfance et/ou l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parentalités et protection de l'enfance, entre croisement et opposition - 44èmes Assises Nationales du Carrefour National de l'Action Educative en Milieu Ouvert (CNAEMO) -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAEMO, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu psychologique de la coparentalité en espace de rencontre parent-enfant : revue systématique de la littérature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Samel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Séparation parentale, recomposition familiale " Colloque international multidisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Études Démographiques (INED), Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le doctorat : du burnout à la résilience. Résultats préliminaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzan Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès mondial sur la résilience. Résilience et culture, culture de la résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frères et sœurs de patients souffrant de schizophrénie : niveau de qualité de vie et ses déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Congrès de la Société Française de Psychologie / Liens et interactions, bien être et vulnérabilité : questions actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Sep 2016, PARIS, France. pp.P210-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aidants oubliés : frères ou sœurs d’une personne souffrant de schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Assises internationales de la recherche sur l’aidance et 7e Journée de l’aide psychosociale à l'aidant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult Attachment Narratives of Formerly Fostered Childless Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Attachment Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Vulnerability and Resilience: Study of Adult Adoptees' Parenthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium RESILIO. Which definition and evaluation strategies for resilience ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du parcours d'adoption sur la parentalité des adultes adoptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'attachement aujourd'hui, parentalité et accueil du jeune enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Life line, a qualitative assessment tool for resilience: its use with an incest victim From theory to practice: assessment of resilience-based intervention programs -Bucharest (Roumania) – 27 octobre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From theory to practice: assessment of resilience-based intervention programs - Bucharest (Roumania) – 27 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extract from a program promoting resilience in child welfare: working on emotional functioning as a protective factro (PF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zabern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From theory to practice: assessment of resilience-based intervention programs - Bucharest (Roumania) – 27 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mandala graphic of cancer patients: A particular way to express resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de Blasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From theory to practice: assessment of resilience-based intervention programs - Bucharest (Roumania) – 27 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience assistée en protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zabern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Résilience dans le Monde du Vivant - Congrès Euro-Méditerranéen - Marseille / 19-21 Mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie thérapie favorise t-elle la résilience des femmes ayant subi une mastectomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Euro-Méditerranéen-Marseille: "La Résilience dans le Monde du Vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de résilience dans les parcours migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irida Dinushi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubeline Vinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Mondial sur la Résilience – 22,23 et 24 août 2016 – Trois-Rivières (Québec) Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Trois-Rivères, Canada. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et vécu de la parentalité de quatre femmes adoptées ayant subi des maltraitances en tant qu'enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jourdan-Ionescu, C., Kimessoukié-Omolomo, É., Julien-Gauthier, F. et Ionescu, Serban. (2025). La résilience : concepts, processus et interventions. Livres en ligne du CRIRES. https://lnkd.in/dSfhX5t4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-921559-62-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rugby santé, un outil pour la rémission cancéreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lambaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ben Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre-Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette Jourdan-Ionescu; Etienne Kimessoukie Omolomo; Francine Julien-Gauthier; Serban Ionescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résilience : concepts, processus et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIRES, pp.240-250, 2025, 978-2-921559-62-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque et de protection, repérés à l’aide d’un outil projectif graphique, la Dame de Fay, chez une ancienne victime de violence conjugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résilience: concepts, processus et interventions sous la direction de Colette Jourdan-Ionescu, Étienne Kimessoukié-Omolomo, Francine Julien-Gauthier et Serban Ionescu, 109-119. Livres en ligne du CRIRES. https://lnkd.in/dSfhX5t4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-921559-62-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'addiction au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Varescon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les addictions comportementales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.275-309, 2022, 9782804724092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zabern, A., Bouteyre, E. (2020). Elaboration d’un programme de résilience assistée : ses effets sur les professionnels de la protection de l’enfance et les enfant accueillis. In S. Ionescu (dir.) Bâtir la résilience : manuel de pratiques professionnelles, 45-59. Paris : MJW Fédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zabern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bâtir la résilience : manuel de pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research On Protective Factors In Five Resilient Women Who Grew Up With A Parent Suffering From Bipolar Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serban Ionescu; Mihaela Tomita; Sorin Cace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second world congress on resilience : from person to society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pianoro : Médimont, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Boosting Effect Of Social Networking On Resilient Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serban Ionescu; Mihaela Tomita; Sorin Cace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second world congress on resilience : from person to society.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pianoro : Médimont, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual And Emotional Experiences Of The VESOS Foster Children Aged 6 to 12 In Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaka Kalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serban Ionescu; Mihaela Tomita; Sorin Cace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second World congress on resilience : from person to society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pianoro : Médimont, pp.261-263, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalité des adultes adoptés : une revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8C197C4"/>
+    <w:nsid w:val="D97DF993"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-bouteyre-verdier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4902-7637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076957691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAM-9785-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bienvenu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre Verdier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Binaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Samel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Bungu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chipro.2025.100136" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plessis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44192-025-00303-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Plouvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouteyre-Verdier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2025.01.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chipro.2025.100097" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117611v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2024.108111" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04382442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Pietri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10778012231155175" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04476370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.06.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onsua Halidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03085759221081350" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Azabant-Bonavita" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2022.2056933" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03830761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cyr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guiller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03085759221092485" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02654075211028288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10926755.2021.1884154" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265407520962578" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00321" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-020-02510-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rollin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine de Blasi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.10.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Wolman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie St&#232;ve" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Samor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantzer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-018-0332-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Roques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0533316419865952" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537267v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avb.2019.01.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02430114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Manicacci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04177-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Langlard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rezrazi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15332985.2018.1547243" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2018-0046" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092083v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-182712" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437519v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0199" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465208v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rollin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gislard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.086" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Blasi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F F Gehanno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rollin&#185;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.064" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boender" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delsemme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04233505v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Picon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004430.2011.553679" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04233539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935914v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Carter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362765v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01811802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roques" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pietri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01811800v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zabern" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01811797v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fakhry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465197v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465203v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irida Dinushi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450005v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500635v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambaudie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ben Soussan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre-Verdier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500413v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cossec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03961719v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435806v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Marzouki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435768v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaka Kalina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362778v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-bouteyre-verdier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4902-7637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076957691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAM-9785-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bienvenu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre Verdier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Binaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Samel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Bungu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chipro.2025.100136" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plessis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44192-025-00303-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Plouvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouteyre-Verdier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2025.01.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chipro.2025.100097" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117611v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2024.108111" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04382442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Pietri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10778012231155175" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04476370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.06.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onsua Halidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03085759221081350" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Azabant-Bonavita" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2022.2056933" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03830761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cyr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guiller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03085759221092485" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02654075211028288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10926755.2021.1884154" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265407520962578" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00321" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-020-02510-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rollin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine de Blasi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.10.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Wolman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie St&#232;ve" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Samor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantzer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-018-0332-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Roques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0533316419865952" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537267v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avb.2019.01.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02430114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Manicacci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04177-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Langlard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rezrazi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15332985.2018.1547243" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2018-0046" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092083v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-182712" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437519v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0199" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465208v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rollin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gislard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.086" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Blasi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F F Gehanno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rollin&#185;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.064" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boender" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delsemme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04233505v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Picon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004430.2011.553679" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04233539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935914v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Carter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362765v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01811802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roques" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pietri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01811800v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zabern" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01811797v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fakhry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465197v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465203v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irida Dinushi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500635v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambaudie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ben Soussan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre-Verdier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500413v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cossec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03961719v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435806v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Marzouki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435768v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaka Kalina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362778v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>