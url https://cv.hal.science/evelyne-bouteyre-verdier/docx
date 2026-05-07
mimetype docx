--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evelyne Bouteyre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evelyne-bouteyre-verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4902-7637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076957691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAM-9785-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual exploitation of minors: risk factors and perspectives for socio-educational support: Developments based on the situation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Work Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.31-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental and co-parental representations among former foster children: Comparing those with and without children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Samel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elly Bungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Protection and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.100136. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chipro.2025.100136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study of the separation-individuation process in an identical twin following the onset of schizophrenia in a sibling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.190. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44192-025-00303-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la projection vers l’avenir de jumeaux ayant vécu la maladie et le deuil de leur double à l’aide du dessin d’une personne cueillant une pomme sur un arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Plouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouteyre-Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (2), pp.110-118. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2025.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coparenting experience of parents involved in supervised access: A systematic review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Samel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Protection and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.100097. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chipro.2025.100097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience of parenthood after placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children and Youth Services Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 169, pp.108111. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.childyouth.2024.108111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117611v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's Physical Proximity to Interparental Conflict: Resilient Process and Retrospective Perceptions of Parent-Child Relationships Bouteyre, E., Duval, P., & Piétri, M. (2023). Children's Physical Proximity to Interparental Conflict: Resilient Process and Retrospective Perceptions of Parent-Child Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence Against Women</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10778012231155175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's Physical Proximity to Interparental Conflict: Resilient Process and Retrospective Perceptions of Parent-Child Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence Against Women</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10778012231155175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation sexuelle des mineurs et traumatisme : revue narrative de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (6), pp.327-335. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2022.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childlessness among adopted women: A study of the role of attachment through Bird’s Nest Drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onsua Halidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adoption and Fostering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (1), pp.41-59. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03085759221081350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoptees’ Partners’ Conjugal and Coparental Experiences and Their Attitudes Towards Adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Azabant-Bonavita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marriage and Family Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (6), pp.560-586. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01494929.2022.2056933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surcharge parentale émotionnelle dans le cadre du handicap chronique de l’enfant : une évaluation à créer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraste - Enfance et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Surcharge, répit et guidance, 56, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological profiles of adoptees’ partners and their representations of the marital relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adoption and Fostering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2), pp.134-150. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03085759221092485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refusal Versus Massive Investment: Qualitative Study of Parenthood Among Adopted Adults in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onsua Halidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Personal Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.026540752110282. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02654075211028288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoptees' Romantic Relationships: Comparison with Nonadoptees, Psychological Predictors and Long-term Implications of the Adoption Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adoption Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoptees’ Romantic Relationships: Comparison with Nonadoptees, Psychological Predictors and Long-Term Implications of the Adoption Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adoption Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.251-276. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10926755.2021.1884154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refusal versus massive investment: Qualitative study of parenthood among adopted adults in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onsua Halidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Personal Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02654075211028288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of adoptees’ and nonadoptees’ experience of parenthood and mediating role of dyadic coping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Personal Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0265407520962578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout académique en doctorat. Validation d’une échelle de burnout adaptée aux étudiants francophones en doctorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178 (5), pp.517-524. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2019.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Differences Between Sibling Relationships in Schizophrenia and Nonclinical Sibling Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of relationships among French adult siblings with or without schizophrenia using the ASRQ-S: mediating effect on emotional distress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.122. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12888-020-02510-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Return-to-work support in cancer patients: Which methodology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posttraumatic Stress Disorder Mediated by Exposure Level in French Civil Firefighters Following a Terrorist Attack: Some Hypotheses towards a Structural Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Wolman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Stève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Samor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout in university students: the mediating role of sense of coherence on the relationship between daily hassles and burnout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilios Kotsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10734-018-0332-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-help groups and incest trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anaïs Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.053331641986595. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0533316419865952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of perceived parent child relations on adjustment of young women exposed to mutual intimate partner violence during childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aggression and Violent Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.274-281. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.avb.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of Emotional Intelligence in Resilience and Coping in Mothers of Autistic Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bréjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (11), pp.4646-4657. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-019-04177-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Preventing the Social Reintegration of Homeless Persons: A Comparison Between Residents of Long-Stay Hostels and Individuals Living on the Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rezrazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Work in Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (2), pp.237-252. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15332985.2018.1547243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’un traumatisme lors de l’annonce diagnostique en oncologie : représentation subjective de l’annonce diagnostique par le dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.198-209. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2018-0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving up work after cancer: An exploratory qualitative study of three clinical cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.105-115. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-182712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la résilience familiale: l’exemple des familles confrontées à un cancer pédiatrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/3 (79-80), pp.199-214. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.079.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thème maintien dans l'emploi Evaluation d'une consultation pluridisciplinaire d'aide au retour au travail après cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (3), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de vulnérabilité et résilience face à la reprise du travail après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F F Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rollin¹</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.386 - 387. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTUDE EXPLORATOIRE DE QUATRE TÉMOIGNAGES PUBLIÉS EN LIGNE SUR UN FORUM INTERNET PAR DES FILLES D'ÂGE ADULTE DE MÈRES ATTEINTES DE SCHIZOPHRÉNIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rezrazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (2), pp.195-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01172510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarités et singularités des pathologies chroniques et de quelques dispositifs d'aide au retour ou au maintien dans l'emploi des malades chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Delsemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.115-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support groups for sisters and brothers of children with intellectual and developmental disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Child Development and Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 182 (2), pp.249-261. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03004430.2011.553679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience académique des étudiants d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances Majuscules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 112,, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Groupes fratries » d'enfants ayant un frère ou une sœur handicapé : leurs indications et leurs effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de la Déficience Intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.32-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir parent après un placement dans l’enfance et/ou l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parentalités et protection de l'enfance, entre croisement et opposition - 44èmes Assises Nationales du Carrefour National de l'Action Educative en Milieu Ouvert (CNAEMO) -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAEMO, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu psychologique de la coparentalité en espace de rencontre parent-enfant : revue systématique de la littérature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Samel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Séparation parentale, recomposition familiale " Colloque international multidisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Études Démographiques (INED), Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le doctorat : du burnout à la résilience. Résultats préliminaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzan Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès mondial sur la résilience. Résilience et culture, culture de la résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frères et sœurs de patients souffrant de schizophrénie : niveau de qualité de vie et ses déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Congrès de la Société Française de Psychologie / Liens et interactions, bien être et vulnérabilité : questions actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Sep 2016, PARIS, France. pp.P210-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aidants oubliés : frères ou sœurs d’une personne souffrant de schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Assises internationales de la recherche sur l’aidance et 7e Journée de l’aide psychosociale à l'aidant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult Attachment Narratives of Formerly Fostered Childless Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Attachment Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Vulnerability and Resilience: Study of Adult Adoptees' Parenthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium RESILIO. Which definition and evaluation strategies for resilience ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du parcours d'adoption sur la parentalité des adultes adoptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'attachement aujourd'hui, parentalité et accueil du jeune enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Life line, a qualitative assessment tool for resilience: its use with an incest victim From theory to practice: assessment of resilience-based intervention programs -Bucharest (Roumania) – 27 octobre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From theory to practice: assessment of resilience-based intervention programs - Bucharest (Roumania) – 27 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extract from a program promoting resilience in child welfare: working on emotional functioning as a protective factro (PF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zabern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From theory to practice: assessment of resilience-based intervention programs - Bucharest (Roumania) – 27 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mandala graphic of cancer patients: A particular way to express resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de Blasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From theory to practice: assessment of resilience-based intervention programs - Bucharest (Roumania) – 27 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience assistée en protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zabern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Résilience dans le Monde du Vivant - Congrès Euro-Méditerranéen - Marseille / 19-21 Mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie thérapie favorise t-elle la résilience des femmes ayant subi une mastectomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Euro-Méditerranéen-Marseille: "La Résilience dans le Monde du Vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de résilience dans les parcours migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irida Dinushi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubeline Vinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Mondial sur la Résilience – 22,23 et 24 août 2016 – Trois-Rivières (Québec) Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Trois-Rivères, Canada. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et vécu de la parentalité de quatre femmes adoptées ayant subi des maltraitances en tant qu'enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jourdan-Ionescu, C., Kimessoukié-Omolomo, É., Julien-Gauthier, F. et Ionescu, Serban. (2025). La résilience : concepts, processus et interventions. Livres en ligne du CRIRES. https://lnkd.in/dSfhX5t4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-921559-62-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rugby santé, un outil pour la rémission cancéreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lambaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ben Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre-Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette Jourdan-Ionescu; Etienne Kimessoukie Omolomo; Francine Julien-Gauthier; Serban Ionescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résilience : concepts, processus et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIRES, pp.240-250, 2025, 978-2-921559-62-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque et de protection, repérés à l’aide d’un outil projectif graphique, la Dame de Fay, chez une ancienne victime de violence conjugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résilience: concepts, processus et interventions sous la direction de Colette Jourdan-Ionescu, Étienne Kimessoukié-Omolomo, Francine Julien-Gauthier et Serban Ionescu, 109-119. Livres en ligne du CRIRES. https://lnkd.in/dSfhX5t4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-921559-62-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'addiction au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Varescon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les addictions comportementales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.275-309, 2022, 9782804724092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zabern, A., Bouteyre, E. (2020). Elaboration d’un programme de résilience assistée : ses effets sur les professionnels de la protection de l’enfance et les enfant accueillis. In S. Ionescu (dir.) Bâtir la résilience : manuel de pratiques professionnelles, 45-59. Paris : MJW Fédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zabern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bâtir la résilience : manuel de pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research On Protective Factors In Five Resilient Women Who Grew Up With A Parent Suffering From Bipolar Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serban Ionescu; Mihaela Tomita; Sorin Cace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second world congress on resilience : from person to society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pianoro : Médimont, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Boosting Effect Of Social Networking On Resilient Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serban Ionescu; Mihaela Tomita; Sorin Cace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second world congress on resilience : from person to society.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pianoro : Médimont, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual And Emotional Experiences Of The VESOS Foster Children Aged 6 to 12 In Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaka Kalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serban Ionescu; Mihaela Tomita; Sorin Cace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second World congress on resilience : from person to society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pianoro : Médimont, pp.261-263, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalité des adultes adoptés : une revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evelyne Bouteyre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evelyne-bouteyre-verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4902-7637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076957691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAM-9785-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study of the separation-individuation process in an identical twin following the onset of schizophrenia in a sibling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.190. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44192-025-00303-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la projection vers l’avenir de jumeaux ayant vécu la maladie et le deuil de leur double à l’aide du dessin d’une personne cueillant une pomme sur un arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Plouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouteyre-Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (2), pp.110-118. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2025.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental and co-parental representations among former foster children: Comparing those with and without children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Samel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elly Bungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Protection and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.100136. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chipro.2025.100136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual exploitation of minors: risk factors and perspectives for socio-educational support: Developments based on the situation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Work Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.31-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coparenting experience of parents involved in supervised access: A systematic review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Samel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Protection and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.100097. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chipro.2025.100097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience of parenthood after placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children and Youth Services Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 169, pp.108111. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.childyouth.2024.108111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117611v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's Physical Proximity to Interparental Conflict: Resilient Process and Retrospective Perceptions of Parent-Child Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence Against Women</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10778012231155175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's Physical Proximity to Interparental Conflict: Resilient Process and Retrospective Perceptions of Parent-Child Relationships Bouteyre, E., Duval, P., & Piétri, M. (2023). Children's Physical Proximity to Interparental Conflict: Resilient Process and Retrospective Perceptions of Parent-Child Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence Against Women</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10778012231155175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological profiles of adoptees’ partners and their representations of the marital relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adoption and Fostering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2), pp.134-150. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03085759221092485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childlessness among adopted women: A study of the role of attachment through Bird’s Nest Drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onsua Halidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adoption and Fostering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (1), pp.41-59. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03085759221081350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation sexuelle des mineurs et traumatisme : revue narrative de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (6), pp.327-335. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2022.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoptees’ Partners’ Conjugal and Coparental Experiences and Their Attitudes Towards Adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Azabant-Bonavita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marriage and Family Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (6), pp.560-586. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01494929.2022.2056933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surcharge parentale émotionnelle dans le cadre du handicap chronique de l’enfant : une évaluation à créer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraste - Enfance et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Surcharge, répit et guidance, 56, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refusal Versus Massive Investment: Qualitative Study of Parenthood Among Adopted Adults in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onsua Halidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Personal Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.026540752110282. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02654075211028288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoptees' Romantic Relationships: Comparison with Nonadoptees, Psychological Predictors and Long-term Implications of the Adoption Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adoption Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoptees’ Romantic Relationships: Comparison with Nonadoptees, Psychological Predictors and Long-Term Implications of the Adoption Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adoption Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.251-276. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10926755.2021.1884154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refusal versus massive investment: Qualitative study of parenthood among adopted adults in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onsua Halidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Personal Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02654075211028288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posttraumatic Stress Disorder Mediated by Exposure Level in French Civil Firefighters Following a Terrorist Attack: Some Hypotheses towards a Structural Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Wolman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Stève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Samor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout académique en doctorat. Validation d’une échelle de burnout adaptée aux étudiants francophones en doctorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178 (5), pp.517-524. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2019.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of adoptees’ and nonadoptees’ experience of parenthood and mediating role of dyadic coping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Personal Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0265407520962578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Differences Between Sibling Relationships in Schizophrenia and Nonclinical Sibling Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of relationships among French adult siblings with or without schizophrenia using the ASRQ-S: mediating effect on emotional distress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.122. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12888-020-02510-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Return-to-work support in cancer patients: Which methodology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Preventing the Social Reintegration of Homeless Persons: A Comparison Between Residents of Long-Stay Hostels and Individuals Living on the Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rezrazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Work in Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (2), pp.237-252. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15332985.2018.1547243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-help groups and incest trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anaïs Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.053331641986595. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0533316419865952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout in university students: the mediating role of sense of coherence on the relationship between daily hassles and burnout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilios Kotsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10734-018-0332-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of perceived parent child relations on adjustment of young women exposed to mutual intimate partner violence during childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aggression and Violent Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.274-281. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.avb.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of Emotional Intelligence in Resilience and Coping in Mothers of Autistic Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bréjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (11), pp.4646-4657. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-019-04177-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’un traumatisme lors de l’annonce diagnostique en oncologie : représentation subjective de l’annonce diagnostique par le dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.198-209. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2018-0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving up work after cancer: An exploratory qualitative study of three clinical cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.105-115. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-182712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la résilience familiale: l’exemple des familles confrontées à un cancer pédiatrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/3 (79-80), pp.199-214. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.079.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de vulnérabilité et résilience face à la reprise du travail après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F F Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rollin¹</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.386 - 387. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thème maintien dans l'emploi Evaluation d'une consultation pluridisciplinaire d'aide au retour au travail après cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (3), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTUDE EXPLORATOIRE DE QUATRE TÉMOIGNAGES PUBLIÉS EN LIGNE SUR UN FORUM INTERNET PAR DES FILLES D'ÂGE ADULTE DE MÈRES ATTEINTES DE SCHIZOPHRÉNIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rezrazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (2), pp.195-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01172510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarités et singularités des pathologies chroniques et de quelques dispositifs d'aide au retour ou au maintien dans l'emploi des malades chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Delsemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.115-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support groups for sisters and brothers of children with intellectual and developmental disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Child Development and Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 182 (2), pp.249-261. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03004430.2011.553679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience académique des étudiants d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances Majuscules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 112,, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Groupes fratries » d'enfants ayant un frère ou une sœur handicapé : leurs indications et leurs effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de la Déficience Intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.32-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu psychologique de la coparentalité en espace de rencontre parent-enfant : revue systématique de la littérature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Samel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Séparation parentale, recomposition familiale " Colloque international multidisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Études Démographiques (INED), Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir parent après un placement dans l’enfance et/ou l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parentalités et protection de l'enfance, entre croisement et opposition - 44èmes Assises Nationales du Carrefour National de l'Action Educative en Milieu Ouvert (CNAEMO) -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAEMO, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aidants oubliés : frères ou sœurs d’une personne souffrant de schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Assises internationales de la recherche sur l’aidance et 7e Journée de l’aide psychosociale à l'aidant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frères et sœurs de patients souffrant de schizophrénie : niveau de qualité de vie et ses déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Congrès de la Société Française de Psychologie / Liens et interactions, bien être et vulnérabilité : questions actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Sep 2016, PARIS, France. pp.P210-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le doctorat : du burnout à la résilience. Résultats préliminaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzan Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès mondial sur la résilience. Résilience et culture, culture de la résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult Attachment Narratives of Formerly Fostered Childless Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Binaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Attachment Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Vulnerability and Resilience: Study of Adult Adoptees' Parenthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium RESILIO. Which definition and evaluation strategies for resilience ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du parcours d'adoption sur la parentalité des adultes adoptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'attachement aujourd'hui, parentalité et accueil du jeune enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Life line, a qualitative assessment tool for resilience: its use with an incest victim From theory to practice: assessment of resilience-based intervention programs -Bucharest (Roumania) – 27 octobre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From theory to practice: assessment of resilience-based intervention programs - Bucharest (Roumania) – 27 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extract from a program promoting resilience in child welfare: working on emotional functioning as a protective factro (PF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zabern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From theory to practice: assessment of resilience-based intervention programs - Bucharest (Roumania) – 27 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mandala graphic of cancer patients: A particular way to express resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de Blasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From theory to practice: assessment of resilience-based intervention programs - Bucharest (Roumania) – 27 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de résilience dans les parcours migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irida Dinushi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubeline Vinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Mondial sur la Résilience – 22,23 et 24 août 2016 – Trois-Rivières (Québec) Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Trois-Rivères, Canada. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie thérapie favorise t-elle la résilience des femmes ayant subi une mastectomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Euro-Méditerranéen-Marseille: "La Résilience dans le Monde du Vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience assistée en protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zabern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Résilience dans le Monde du Vivant - Congrès Euro-Méditerranéen - Marseille / 19-21 Mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque et de protection, repérés à l’aide d’un outil projectif graphique, la Dame de Fay, chez une ancienne victime de violence conjugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résilience: concepts, processus et interventions sous la direction de Colette Jourdan-Ionescu, Étienne Kimessoukié-Omolomo, Francine Julien-Gauthier et Serban Ionescu, 109-119. Livres en ligne du CRIRES. https://lnkd.in/dSfhX5t4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-921559-62-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rugby santé, un outil pour la rémission cancéreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lambaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ben Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre-Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette Jourdan-Ionescu; Etienne Kimessoukie Omolomo; Francine Julien-Gauthier; Serban Ionescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résilience : concepts, processus et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIRES, pp.240-250, 2025, 978-2-921559-62-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et vécu de la parentalité de quatre femmes adoptées ayant subi des maltraitances en tant qu'enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jourdan-Ionescu, C., Kimessoukié-Omolomo, É., Julien-Gauthier, F. et Ionescu, Serban. (2025). La résilience : concepts, processus et interventions. Livres en ligne du CRIRES. https://lnkd.in/dSfhX5t4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-921559-62-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'addiction au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Varescon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les addictions comportementales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.275-309, 2022, 9782804724092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zabern, A., Bouteyre, E. (2020). Elaboration d’un programme de résilience assistée : ses effets sur les professionnels de la protection de l’enfance et les enfant accueillis. In S. Ionescu (dir.) Bâtir la résilience : manuel de pratiques professionnelles, 45-59. Paris : MJW Fédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zabern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bâtir la résilience : manuel de pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research On Protective Factors In Five Resilient Women Who Grew Up With A Parent Suffering From Bipolar Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serban Ionescu; Mihaela Tomita; Sorin Cace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second world congress on resilience : from person to society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pianoro : Médimont, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Boosting Effect Of Social Networking On Resilient Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serban Ionescu; Mihaela Tomita; Sorin Cace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second world congress on resilience : from person to society.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pianoro : Médimont, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual And Emotional Experiences Of The VESOS Foster Children Aged 6 to 12 In Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaka Kalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serban Ionescu; Mihaela Tomita; Sorin Cace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second World congress on resilience : from person to society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pianoro : Médimont, pp.261-263, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalité des adultes adoptés : une revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D97DF993"/>
+    <w:nsid w:val="DE06F1A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-bouteyre-verdier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4902-7637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076957691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAM-9785-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bienvenu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre Verdier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Binaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Samel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Bungu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chipro.2025.100136" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plessis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44192-025-00303-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Plouvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouteyre-Verdier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2025.01.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chipro.2025.100097" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117611v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2024.108111" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04382442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Pietri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10778012231155175" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04476370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.06.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onsua Halidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03085759221081350" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Azabant-Bonavita" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2022.2056933" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03830761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cyr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guiller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03085759221092485" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02654075211028288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10926755.2021.1884154" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265407520962578" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00321" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-020-02510-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rollin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine de Blasi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.10.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Wolman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie St&#232;ve" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Samor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantzer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-018-0332-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Roques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0533316419865952" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537267v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avb.2019.01.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02430114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Manicacci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04177-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Langlard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rezrazi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15332985.2018.1547243" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2018-0046" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092083v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-182712" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437519v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0199" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465208v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rollin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gislard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.086" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Blasi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F F Gehanno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rollin&#185;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.064" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boender" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delsemme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04233505v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Picon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004430.2011.553679" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04233539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935914v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Carter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362765v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01811802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roques" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pietri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01811800v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zabern" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01811797v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fakhry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465197v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465203v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irida Dinushi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500635v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambaudie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ben Soussan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre-Verdier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500413v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cossec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03961719v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435806v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Marzouki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435768v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaka Kalina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362778v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-bouteyre-verdier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4902-7637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076957691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAM-9785-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plessis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre Verdier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44192-025-00303-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489025v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Plouvier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouteyre-Verdier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2025.01.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117609v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Binaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Samel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Bungu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chipro.2025.100136" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bienvenu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chipro.2025.100097" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117611v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2024.108111" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04476370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Pietri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10778012231155175" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04382442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guiller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03085759221092485" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onsua Halidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03085759221081350" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.06.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Azabant-Bonavita" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2022.2056933" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03830761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cyr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02654075211028288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10926755.2021.1884154" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Wolman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie St&#232;ve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Samor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265407520962578" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00321" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613330v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-020-02510-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rollin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine de Blasi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.10.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Langlard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rezrazi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15332985.2018.1547243" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Roques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0533316419865952" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060328v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantzer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-018-0332-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537267v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avb.2019.01.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02430114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Manicacci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04177-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2018-0046" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02092083v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-182712" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437519v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0199" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Blasi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F F Gehanno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rollin&#185;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.064" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rollin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gislard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.086" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boender" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delsemme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04233505v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Picon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004430.2011.553679" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04233539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928735v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Carter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362765v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01811802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roques" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pietri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01811800v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zabern" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01811797v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fakhry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465203v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irida Dinushi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450005v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465197v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500413v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cossec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500635v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambaudie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ben Soussan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre-Verdier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500655v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03961719v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435806v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Marzouki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435768v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaka Kalina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362778v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>