--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -2710,187 +2710,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01327851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux géopolitiques des données, asymétries déterminantes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Champs éditoriaux du Web : dispositifs participatifs et systèmes de pertinence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Broudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document numérique et société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Penser les techniques et les technologies : Apports des Sciences de l’Information et de la Communication et perspectives de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIXe Congrès de la Société Française des Sciences de l’Information et de la Communication (Université de Toulon, juin 2014), Jun 2014, Toulon, France. pp. 111 - 128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01304035v1</w:t>
+                <w:t xml:space="preserve">sic_01238540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champs éditoriaux du Web : dispositifs participatifs et systèmes de pertinence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux géopolitiques des données, asymétries déterminantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Chartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Broudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les techniques et les technologies : Apports des Sciences de l’Information et de la Communication et perspectives de recherches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Document numérique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rabat, Maroc. pp.67-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01238540v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01304035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'objet documentaire (re)contextualisé</w:t>
               </w:r>
@@ -4994,51 +4994,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8DC7072"/>
+    <w:nsid w:val="589F53AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5225,51 +5225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-broudoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08383057X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236567v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Broudoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.204.0097" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2024-4-277" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242142v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjadene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10612" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02294789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4738" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01664792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6841" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01827957v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255062735" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00998367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5379" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00715835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs03.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00713491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2513" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00713493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.461.0018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01494369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119384410.ch1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01327375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01327360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.univ-st-etienne.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00715878v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Deseilligny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00120710v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00120699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03630064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01327851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01304035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01238540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00715868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00713487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Besagni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Fabry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Roussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00424826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00364626v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380103v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324891v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001140v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000796v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00998365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001099v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Augier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001137v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00998364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00998366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00390319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00412531v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00337836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00347807v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00336155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00191167v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00347130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-broudoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08383057X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236567v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Broudoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.204.0097" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2024-4-277" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242142v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjadene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10612" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02294789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4738" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01664792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6841" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01827957v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255062735" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00998367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5379" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00715835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs03.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00713491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2513" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00713493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.461.0018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01494369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119384410.ch1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01327375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01327360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.univ-st-etienne.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00715878v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Deseilligny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00120710v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00120699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03630064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01327851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01238540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01304035v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0065" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00715868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00713487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Besagni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Fabry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Roussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00424826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00364626v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380103v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324891v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001140v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000796v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00998365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001099v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Augier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001137v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00998364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00998366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00390319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00412531v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00337836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00347807v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00336155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00191167v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00347130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>