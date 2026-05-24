--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -2710,187 +2710,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01327851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champs éditoriaux du Web : dispositifs participatifs et systèmes de pertinence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux géopolitiques des données, asymétries déterminantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Chartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Broudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les techniques et les technologies : Apports des Sciences de l’Information et de la Communication et perspectives de recherches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Document numérique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rabat, Maroc. pp.67-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01238540v1</w:t>
+                <w:t xml:space="preserve">sic_01304035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux géopolitiques des données, asymétries déterminantes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Champs éditoriaux du Web : dispositifs participatifs et systèmes de pertinence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Broudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document numérique et société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Penser les techniques et les technologies : Apports des Sciences de l’Information et de la Communication et perspectives de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIXe Congrès de la Société Française des Sciences de l’Information et de la Communication (Université de Toulon, juin 2014), Jun 2014, Toulon, France. pp. 111 - 128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01.0065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">sic_01304035v1</w:t>
+                <w:t xml:space="preserve">sic_01238540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'objet documentaire (re)contextualisé</w:t>
               </w:r>
@@ -4994,51 +4994,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="589F53AC"/>
+    <w:nsid w:val="64C4538D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5225,51 +5225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-broudoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08383057X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236567v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Broudoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.204.0097" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2024-4-277" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242142v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjadene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10612" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02294789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4738" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01664792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6841" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01827957v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255062735" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00998367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5379" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00715835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs03.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00713491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2513" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00713493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.461.0018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01494369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119384410.ch1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01327375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01327360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.univ-st-etienne.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00715878v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Deseilligny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00120710v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00120699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03630064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01327851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01238540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01304035v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0065" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00715868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00713487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Besagni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Fabry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Roussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00424826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00364626v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380103v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324891v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001140v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000796v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00998365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001099v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Augier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001137v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00998364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00998366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00390319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00412531v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00337836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00347807v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00336155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00191167v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00347130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-broudoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08383057X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236567v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Broudoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.204.0097" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2024-4-277" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242142v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjadene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10612" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02294789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4738" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01664792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6841" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01827957v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255062735" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00998367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5379" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00715835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs03.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00713491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2513" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00713493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.461.0018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01494369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119384410.ch1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01327375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01327360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.univ-st-etienne.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00715878v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Deseilligny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00120710v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00120699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03630064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01327851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01304035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01238540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00715868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00713487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Besagni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Fabry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Roussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00424826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00364626v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380103v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324891v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001140v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000796v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00998365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001099v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Augier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001137v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00998364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00998366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00390319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00412531v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00337836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00347807v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00336155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00191167v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00347130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>