--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -339,165 +339,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations de la Corée à travers les écrits des missionnaires français au XIXe siècle : limites de l’usage de ces textes</w:t>
+                <w:t xml:space="preserve">Liberté de conscience en Corée : modalités d’application de ce principe constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Chérel-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Extrême-Orient, « l’autre » civilisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Rochelle Université, Apr 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Colloque La liberté de conscience en Asie, circulation d’une notion et d’un droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614899v1</w:t>
+                <w:t xml:space="preserve">hal-04614898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberté de conscience en Corée : modalités d’application de ce principe constitutionnel</w:t>
+                <w:t xml:space="preserve">Représentations de la Corée à travers les écrits des missionnaires français au XIXe siècle : limites de l’usage de ces textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Chérel-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque La liberté de conscience en Asie, circulation d’une notion et d’un droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">L’Extrême-Orient, « l’autre » civilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Rochelle Université, Apr 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614898v1</w:t>
+                <w:t xml:space="preserve">hal-04614899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux religieux à P’yongyang : l’église catholique Changch’ung</w:t>
               </w:r>
@@ -1944,51 +1944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ch&#233;rel-Riquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614756v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614888v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Ch&#233;rel-Riquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614898v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614867v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614839v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihae Son" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614884v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Orange Riv&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ch&#233;rel-Riquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614756v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614888v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Ch&#233;rel-Riquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614898v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614867v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614839v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihae Son" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614884v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Orange Riv&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>