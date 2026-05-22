--- v1 (2026-04-12)
+++ v2 (2026-05-22)
@@ -684,165 +684,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South-Korean religious institutions as an interface between South-Korea and North-Korea?</w:t>
+                <w:t xml:space="preserve">Teaching Korean contemporary History in Korean Studies Foreign Applied Languages Bachelor Degree: the case of La Rochelle University (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Chérel-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium in Korean Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR City_KOR, Ecole Française d’Extrême-Orient, Jul 2018, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">International Forum of Korean Contemporary History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jeju 4.3 Peace Foundation and National Museum of Korean Contemporary History, Jul 2018, Jeju, South Korea. pp.153-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614880v1</w:t>
+                <w:t xml:space="preserve">hal-04614867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Korean contemporary History in Korean Studies Foreign Applied Languages Bachelor Degree: the case of La Rochelle University (France)</w:t>
+                <w:t xml:space="preserve">South-Korean religious institutions as an interface between South-Korea and North-Korea?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Chérel-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum of Korean Contemporary History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jeju 4.3 Peace Foundation and National Museum of Korean Contemporary History, Jul 2018, Jeju, South Korea. pp.153-175</w:t>
+              <w:t xml:space="preserve">Colloquium in Korean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR City_KOR, Ecole Française d’Extrême-Orient, Jul 2018, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614867v1</w:t>
+                <w:t xml:space="preserve">hal-04614880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions of polarized historical memories on the Korean peninsula in 1945-1950</w:t>
               </w:r>
@@ -1167,165 +1167,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The South Korean Catholic Church’s attitude toward North Korea: from antagonistic position to development of cooperation</w:t>
+                <w:t xml:space="preserve">South Korean Catholic Holy Places development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Chérel-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Asian Studies - Annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Asian Studies, Mar 2012, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Korean Studies Workshop on Contemporary and Modern Korea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614844v1</w:t>
+                <w:t xml:space="preserve">hal-04614839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South Korean Catholic Holy Places development</w:t>
+                <w:t xml:space="preserve">The South Korean Catholic Church’s attitude toward North Korea: from antagonistic position to development of cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Chérel-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Korean Studies Workshop on Contemporary and Modern Korea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Association for Asian Studies - Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Asian Studies, Mar 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614839v1</w:t>
+                <w:t xml:space="preserve">hal-04614844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1944,51 +1944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ch&#233;rel-Riquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614756v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614888v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Ch&#233;rel-Riquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614898v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614867v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614839v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihae Son" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614884v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Orange Riv&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ch&#233;rel-Riquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614756v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614888v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Ch&#233;rel-Riquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614898v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614867v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihae Son" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614884v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Orange Riv&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>