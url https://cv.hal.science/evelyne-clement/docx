--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evelyne Clément </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il une relation entre la motivation et l’évaluation des informations provenant de documents multiples sur Internet chez des élèves ingénieurs et ingénieures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Boutelaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.article 2. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2024-v21n3-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Superficially Dissimilar Analogs better retrieved than Superficially Similar Disanalogs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2019.102989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leisure Activities and Motivational Profiles in Adaptation to Nursing Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vivicorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Vallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (3), pp.333 - 344. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0714980818000156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre l’intérêt et l’évaluation des informations chez les élèves ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fethi boutelaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2024 du CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fracture numérique aux frontières numériques. Pour une meilleure compréhension des inégalités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition Colloque Frontières Numériques 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imad Saleh; Samuel Szoniecky; Malek Ghemina, Jun 2023, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'usage des tablettes numériques dans l'enseignement de la résolution de problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piaget-Ripsydeve 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Geneva, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre l’intérêt et l’évaluation des informations provenant de textes multiples sur Internet chez les élèves ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fethi boutelaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Piaget-RIPSYDEVE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Geneve, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does cognitive load affect flexibility in mathematical reasoning ? A study of arithmetic problem solving in children and adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Dagnogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheur.se.s en Sciences Cognitives 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does cognitive load influence flexibility? A study of arithmetic reasoning among children and adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Dagnogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training flexible categorization to improve arithmetic problem solving: A school-based intervention with 5th graders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ou des flexibilité(s) cognitive(s) ? Une étude corrélationnelle en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Colloque International du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l'Education (RIPSYDEVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive load and flexibility: A preliminary study on how to foster semantic recoding in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Gvozdic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLTC 2022 14th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ou des flexibilité(s) cognitive(s) ? Une étude corrélationnelle en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Baudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraînement à la catégorisation flexible dans la résolution de problèmes de proportionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque international RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training flexible categorization to improve arithmetic problem solving: A school-based intervention with 5th graders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogsci 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un dispositif de stimulation de la flexibilité cognitive en situation de résolution de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralité des contextes, pluralité d'évaluation en éducation : quelles interactions, quels enjeux?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Apr 2022, Pointe-à-Pitre (97110), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early analogical extensions: An ERP Study on preschoolers'semantic approxinmations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Rämä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental trajectory of verbal approximations’ comprehension, an event-related potential (ERP) study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Levier Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dubrovnik Conference on Cognitive Science. 24 May- 27 May 2018, Dubrovnik, Croat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude électro-physiologique du traitement des approximations sémantiques chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rämä, P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLI 2017 : Reconsidérer l’erreur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the surface similarity account for analogical retrieval. In B. C. Love, K. McRae, & V. M. Sloutsky (Eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Londres, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental trajectory of verbal approximation, an event-related potential (ERP) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rämä, P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goyet, L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Team Meeting Laboratoire Psychologie de la Perception – Speech Perception Team</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paradigme d'étude des processus d'évocation analogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème Congrès National de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et interprétation des approximations sémantiques chez l’adulte et le jeune enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rämä, P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une étude électrophysiologique. Journée scientifique de l’équipe C.R.A.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion: appraisal-coping model for the &amp;quot;Cascades&amp;quot; problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESM'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, St Julian, Malta. pp.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Flexibility Or Flexibilities? New Insights From A Classroom Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science Society Annual Conference (COGSCI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting cognitive flexibility by varying cognitive load? An empirical study on arithmetic reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Mind, Brain, and Education Society (IMBES) Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive flexibility: The cornestone of learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley ISTE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Flexibility. The Cornerstone of Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive flexibility. The corstone of learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Miantenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Blaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation and academic learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotional processes in learning situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et apprentissages scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus émotionnels en situations d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [La flexibilité cognitive. Pierre angulaire de l'apprentissage.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE-Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La flexibilité cognitive. Pierre angulaire de l'apprentissage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021, 9781789480351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de solution et flexibilité cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flexibilité Cognitive. Pierre angulaire de l'apprentissage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion: appraisal-coping model for the &amp;quot;Cascades&amp;quot; problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.A Aziz-Alaoui and Cyrille Bertelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From System Complexity to Emergent Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Varlag, pp.355-363, 2009, Understanding Complex Systems, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la flexibilité cognitive pour promouvoir son développement : une approche unifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion : modèle d'appraisal-coping pour le problème des Cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Flexibility Or Flexibilities? Insights From A Classroom Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evelyne Clément </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il une relation entre la motivation et l’évaluation des informations provenant de documents multiples sur Internet chez des élèves ingénieurs et ingénieures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Boutelaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.article 2. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2024-v21n3-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Superficially Dissimilar Analogs better retrieved than Superficially Similar Disanalogs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2019.102989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leisure Activities and Motivational Profiles in Adaptation to Nursing Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vivicorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Vallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (3), pp.333 - 344. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0714980818000156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre l’intérêt et l’évaluation des informations chez les élèves ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fethi boutelaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2024 du CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fracture numérique aux frontières numériques. Pour une meilleure compréhension des inégalités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition Colloque Frontières Numériques 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imad Saleh; Samuel Szoniecky; Malek Ghemina, Jun 2023, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'usage des tablettes numériques dans l'enseignement de la résolution de problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piaget-Ripsydeve 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Geneva, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre l’intérêt et l’évaluation des informations provenant de textes multiples sur Internet chez les élèves ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fethi boutelaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Piaget-RIPSYDEVE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Geneve, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does cognitive load affect flexibility in mathematical reasoning ? A study of arithmetic problem solving in children and adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Dagnogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheur.se.s en Sciences Cognitives 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does cognitive load influence flexibility? A study of arithmetic reasoning among children and adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Dagnogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training flexible categorization to improve arithmetic problem solving: A school-based intervention with 5th graders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ou des flexibilité(s) cognitive(s) ? Une étude corrélationnelle en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Colloque International du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l'Education (RIPSYDEVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ou des flexibilité(s) cognitive(s) ? Une étude corrélationnelle en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Baudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive load and flexibility: A preliminary study on how to foster semantic recoding in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Gvozdic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLTC 2022 14th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraînement à la catégorisation flexible dans la résolution de problèmes de proportionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque international RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training flexible categorization to improve arithmetic problem solving: A school-based intervention with 5th graders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogsci 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un dispositif de stimulation de la flexibilité cognitive en situation de résolution de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralité des contextes, pluralité d'évaluation en éducation : quelles interactions, quels enjeux?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Apr 2022, Pointe-à-Pitre (97110), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early analogical extensions: An ERP Study on preschoolers'semantic approxinmations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Rämä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental trajectory of verbal approximations’ comprehension, an event-related potential (ERP) study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Levier Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dubrovnik Conference on Cognitive Science. 24 May- 27 May 2018, Dubrovnik, Croat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude électro-physiologique du traitement des approximations sémantiques chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rämä, P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLI 2017 : Reconsidérer l’erreur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental trajectory of verbal approximation, an event-related potential (ERP) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rämä, P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goyet, L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Team Meeting Laboratoire Psychologie de la Perception – Speech Perception Team</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the surface similarity account for analogical retrieval. In B. C. Love, K. McRae, & V. M. Sloutsky (Eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Londres, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paradigme d'étude des processus d'évocation analogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème Congrès National de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et interprétation des approximations sémantiques chez l’adulte et le jeune enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rämä, P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une étude électrophysiologique. Journée scientifique de l’équipe C.R.A.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion: appraisal-coping model for the &amp;quot;Cascades&amp;quot; problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESM'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, St Julian, Malta. pp.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Flexibility Or Flexibilities? New Insights From A Classroom Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science Society Annual Conference (COGSCI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting cognitive flexibility by varying cognitive load? An empirical study on arithmetic reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Mind, Brain, and Education Society (IMBES) Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive flexibility: The cornestone of learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley ISTE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Flexibility. The Cornerstone of Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive flexibility. The cornerstone of learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Maintenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Blaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation and academic learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotional processes in learning situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et apprentissages scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus émotionnels en situations d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [La flexibilité cognitive. Pierre angulaire de l'apprentissage.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE-Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La flexibilité cognitive. Pierre angulaire de l'apprentissage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021, 9781789480351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de solution et flexibilité cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flexibilité Cognitive. Pierre angulaire de l'apprentissage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion: appraisal-coping model for the &amp;quot;Cascades&amp;quot; problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.A Aziz-Alaoui and Cyrille Bertelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From System Complexity to Emergent Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Varlag, pp.355-363, 2009, Understanding Complex Systems, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la flexibilité cognitive pour promouvoir son développement : une approche unifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion : modèle d'appraisal-coping pour le problème des Cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Flexibility Or Flexibilities? Insights From A Classroom Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Boutelaa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2024-v21n3-02" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02975044v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2019.102989" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerrien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vivicorsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Vallerand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0714980818000156" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=fethi boutelaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04125493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyse Yilmaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Iacono" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Dagnogo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445423v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Baudier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Gvozdic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018434v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia R&#228;m&#228;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03439624v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Levier Goyet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Emmanuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#228;m&#228;, P" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#228;m&#228;, P." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib, M." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goyet, L." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mahboub" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04070133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Miantenant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bodi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Blaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pennequin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586020v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Boutelaa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2024-v21n3-02" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02975044v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2019.102989" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerrien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vivicorsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Vallerand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0714980818000156" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=fethi boutelaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04125493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyse Yilmaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Iacono" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Dagnogo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445423v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Baudier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Gvozdic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018434v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia R&#228;m&#228;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03439624v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Levier Goyet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Emmanuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#228;m&#228;, P" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#228;m&#228;, P." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib, M." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goyet, L." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mahboub" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04070133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Maintenant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bodi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Blaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pennequin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586020v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>