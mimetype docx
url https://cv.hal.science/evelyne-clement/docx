--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evelyne Clément </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il une relation entre la motivation et l’évaluation des informations provenant de documents multiples sur Internet chez des élèves ingénieurs et ingénieures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Boutelaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.article 2. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2024-v21n3-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Superficially Dissimilar Analogs better retrieved than Superficially Similar Disanalogs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2019.102989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leisure Activities and Motivational Profiles in Adaptation to Nursing Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vivicorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Vallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (3), pp.333 - 344. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0714980818000156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre l’intérêt et l’évaluation des informations chez les élèves ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fethi boutelaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2024 du CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fracture numérique aux frontières numériques. Pour une meilleure compréhension des inégalités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition Colloque Frontières Numériques 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imad Saleh; Samuel Szoniecky; Malek Ghemina, Jun 2023, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'usage des tablettes numériques dans l'enseignement de la résolution de problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piaget-Ripsydeve 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Geneva, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre l’intérêt et l’évaluation des informations provenant de textes multiples sur Internet chez les élèves ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fethi boutelaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Piaget-RIPSYDEVE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Geneve, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does cognitive load affect flexibility in mathematical reasoning ? A study of arithmetic problem solving in children and adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Dagnogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheur.se.s en Sciences Cognitives 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does cognitive load influence flexibility? A study of arithmetic reasoning among children and adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Dagnogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training flexible categorization to improve arithmetic problem solving: A school-based intervention with 5th graders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ou des flexibilité(s) cognitive(s) ? Une étude corrélationnelle en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Colloque International du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l'Education (RIPSYDEVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ou des flexibilité(s) cognitive(s) ? Une étude corrélationnelle en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Baudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive load and flexibility: A preliminary study on how to foster semantic recoding in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Gvozdic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLTC 2022 14th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraînement à la catégorisation flexible dans la résolution de problèmes de proportionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque international RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training flexible categorization to improve arithmetic problem solving: A school-based intervention with 5th graders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogsci 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un dispositif de stimulation de la flexibilité cognitive en situation de résolution de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralité des contextes, pluralité d'évaluation en éducation : quelles interactions, quels enjeux?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Apr 2022, Pointe-à-Pitre (97110), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early analogical extensions: An ERP Study on preschoolers'semantic approxinmations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Rämä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental trajectory of verbal approximations’ comprehension, an event-related potential (ERP) study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Levier Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dubrovnik Conference on Cognitive Science. 24 May- 27 May 2018, Dubrovnik, Croat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude électro-physiologique du traitement des approximations sémantiques chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rämä, P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLI 2017 : Reconsidérer l’erreur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental trajectory of verbal approximation, an event-related potential (ERP) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rämä, P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goyet, L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Team Meeting Laboratoire Psychologie de la Perception – Speech Perception Team</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the surface similarity account for analogical retrieval. In B. C. Love, K. McRae, & V. M. Sloutsky (Eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Londres, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paradigme d'étude des processus d'évocation analogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème Congrès National de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et interprétation des approximations sémantiques chez l’adulte et le jeune enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rämä, P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une étude électrophysiologique. Journée scientifique de l’équipe C.R.A.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion: appraisal-coping model for the &amp;quot;Cascades&amp;quot; problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESM'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, St Julian, Malta. pp.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Flexibility Or Flexibilities? New Insights From A Classroom Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science Society Annual Conference (COGSCI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting cognitive flexibility by varying cognitive load? An empirical study on arithmetic reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Mind, Brain, and Education Society (IMBES) Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive flexibility: The cornestone of learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley ISTE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Flexibility. The Cornerstone of Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive flexibility. The cornerstone of learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Maintenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Blaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation and academic learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotional processes in learning situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et apprentissages scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus émotionnels en situations d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [La flexibilité cognitive. Pierre angulaire de l'apprentissage.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE-Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La flexibilité cognitive. Pierre angulaire de l'apprentissage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021, 9781789480351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de solution et flexibilité cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flexibilité Cognitive. Pierre angulaire de l'apprentissage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion: appraisal-coping model for the &amp;quot;Cascades&amp;quot; problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.A Aziz-Alaoui and Cyrille Bertelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From System Complexity to Emergent Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Varlag, pp.355-363, 2009, Understanding Complex Systems, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la flexibilité cognitive pour promouvoir son développement : une approche unifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion : modèle d'appraisal-coping pour le problème des Cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Flexibility Or Flexibilities? Insights From A Classroom Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evelyne Clément </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il une relation entre la motivation et l’évaluation des informations provenant de documents multiples sur Internet chez des élèves ingénieurs et ingénieures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Boutelaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.article 2. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2024-v21n3-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Superficially Dissimilar Analogs better retrieved than Superficially Similar Disanalogs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2019.102989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leisure Activities and Motivational Profiles in Adaptation to Nursing Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vivicorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Vallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (3), pp.333 - 344. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0714980818000156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre l’intérêt et l’évaluation des informations chez les élèves ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fethi boutelaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2024 du CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fracture numérique aux frontières numériques. Pour une meilleure compréhension des inégalités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyse Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition Colloque Frontières Numériques 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imad Saleh; Samuel Szoniecky; Malek Ghemina, Jun 2023, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'usage des tablettes numériques dans l'enseignement de la résolution de problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piaget-Ripsydeve 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Geneva, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre l’intérêt et l’évaluation des informations provenant de textes multiples sur Internet chez les élèves ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fethi boutelaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Piaget-RIPSYDEVE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Geneve, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does cognitive load affect flexibility in mathematical reasoning ? A study of arithmetic problem solving in children and adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Dagnogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheur.se.s en Sciences Cognitives 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does cognitive load influence flexibility? A study of arithmetic reasoning among children and adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Dagnogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training flexible categorization to improve arithmetic problem solving: A school-based intervention with 5th graders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ou des flexibilité(s) cognitive(s) ? Une étude corrélationnelle en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Colloque International du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l'Education (RIPSYDEVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ou des flexibilité(s) cognitive(s) ? Une étude corrélationnelle en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Baudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive load and flexibility: A preliminary study on how to foster semantic recoding in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Gvozdic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLTC 2022 14th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraînement à la catégorisation flexible dans la résolution de problèmes de proportionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque international RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training flexible categorization to improve arithmetic problem solving: A school-based intervention with 5th graders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogsci 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un dispositif de stimulation de la flexibilité cognitive en situation de résolution de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Iacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralité des contextes, pluralité d'évaluation en éducation : quelles interactions, quels enjeux?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE, Apr 2022, Pointe-à-Pitre (97110), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early analogical extensions: An ERP Study on preschoolers'semantic approxinmations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Rämä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental trajectory of verbal approximations’ comprehension, an event-related potential (ERP) study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Levier Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dubrovnik Conference on Cognitive Science. 24 May- 27 May 2018, Dubrovnik, Croat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude électro-physiologique du traitement des approximations sémantiques chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rämä, P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLI 2017 : Reconsidérer l’erreur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the surface similarity account for analogical retrieval. In B. C. Love, K. McRae, & V. M. Sloutsky (Eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Londres, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental trajectory of verbal approximation, an event-related potential (ERP) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rämä, P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goyet, L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Team Meeting Laboratoire Psychologie de la Perception – Speech Perception Team</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et interprétation des approximations sémantiques chez l’adulte et le jeune enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rämä, P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une étude électrophysiologique. Journée scientifique de l’équipe C.R.A.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paradigme d'étude des processus d'évocation analogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème Congrès National de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion: appraisal-coping model for the &amp;quot;Cascades&amp;quot; problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESM'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, St Julian, Malta. pp.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Flexibility Or Flexibilities? New Insights From A Classroom Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science Society Annual Conference (COGSCI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting cognitive flexibility by varying cognitive load? An empirical study on arithmetic reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Mind, Brain, and Education Society (IMBES) Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive flexibility: The cornestone of learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley ISTE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Flexibility. The Cornerstone of Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive flexibility. The cornerstone of learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Maintenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Blaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation and academic learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotional processes in learning situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et apprentissages scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus émotionnels en situations d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [La flexibilité cognitive. Pierre angulaire de l'apprentissage.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE-Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La flexibilité cognitive. Pierre angulaire de l'apprentissage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021, 9781789480351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de solution et flexibilité cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flexibilité Cognitive. Pierre angulaire de l'apprentissage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion: appraisal-coping model for the &amp;quot;Cascades&amp;quot; problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.A Aziz-Alaoui and Cyrille Bertelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From System Complexity to Emergent Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Varlag, pp.355-363, 2009, Understanding Complex Systems, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la flexibilité cognitive pour promouvoir son développement : une approche unifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion : modèle d'appraisal-coping pour le problème des Cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Flexibility Or Flexibilities? Insights From A Classroom Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Baudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Boutelaa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2024-v21n3-02" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02975044v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2019.102989" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerrien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vivicorsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Vallerand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0714980818000156" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=fethi boutelaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04125493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyse Yilmaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Iacono" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Dagnogo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445423v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Baudier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Gvozdic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018434v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia R&#228;m&#228;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03439624v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Levier Goyet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Emmanuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#228;m&#228;, P" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#228;m&#228;, P." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib, M." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goyet, L." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mahboub" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04070133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Maintenant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bodi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Blaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pennequin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586020v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Boutelaa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2024-v21n3-02" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02975044v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2019.102989" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerrien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vivicorsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Vallerand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0714980818000156" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=fethi boutelaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04125493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyse Yilmaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Iacono" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Dagnogo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445423v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Baudier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Gvozdic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018434v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia R&#228;m&#228;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03439624v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Levier Goyet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Emmanuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#228;m&#228;, P" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#228;m&#228;, P." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib, M." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goyet, L." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119201v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mahboub" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04070133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Maintenant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bodi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Blaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pennequin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586020v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>